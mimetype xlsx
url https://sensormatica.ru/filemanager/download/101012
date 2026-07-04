--- v0 (2026-06-14)
+++ v1 (2026-07-04)
@@ -3,195 +3,199 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="11210"/>
   <workbookPr codeName="ЭтаКнига" hidePivotFieldList="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/aleksandrzolotov/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{68AE121E-8B91-4846-8323-3FB23CF0CBB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{251CB519-29E1-1C4A-80A1-818089CF4C1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7020" yWindow="1100" windowWidth="30140" windowHeight="19500" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="6080" yWindow="600" windowWidth="24720" windowHeight="19500" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ЕСОNOMY" sheetId="35" r:id="rId1"/>
-[...17 lines deleted...]
-    <sheet name="Регуляторы" sheetId="21" r:id="rId19"/>
+    <sheet name="ШКАФЫ МОДУЛЬНЫЕ" sheetId="42" r:id="rId1"/>
+    <sheet name="ECONOMY" sheetId="35" r:id="rId2"/>
+    <sheet name="STANDART" sheetId="12" r:id="rId3"/>
+    <sheet name="PROFESSIONAL" sheetId="14" r:id="rId4"/>
+    <sheet name="EXTREME" sheetId="40" r:id="rId5"/>
+    <sheet name="HT (400°C)" sheetId="33" r:id="rId6"/>
+    <sheet name="АКСЕССУАРЫ" sheetId="16" r:id="rId7"/>
+    <sheet name="ПРЕССОСТАТЫ" sheetId="20" r:id="rId8"/>
+    <sheet name="ДИФМАНОМЕТРЫ" sheetId="39" r:id="rId9"/>
+    <sheet name="THS (ВЛАЖНОСТЬ)" sheetId="32" r:id="rId10"/>
+    <sheet name="ТЕРМОСТАТЫ" sheetId="17" r:id="rId11"/>
+    <sheet name="ПРИВОДЫ" sheetId="30" r:id="rId12"/>
+    <sheet name="КРАНЫ" sheetId="19" r:id="rId13"/>
+    <sheet name="КРАН+ПРИВОД" sheetId="41" r:id="rId14"/>
+    <sheet name="УЗЛЫ" sheetId="34" r:id="rId15"/>
+    <sheet name="4-20 мА" sheetId="31" r:id="rId16"/>
+    <sheet name="0-10В" sheetId="36" r:id="rId17"/>
+    <sheet name="ModBus" sheetId="37" r:id="rId18"/>
+    <sheet name="MBS" sheetId="23" r:id="rId19"/>
+    <sheet name="Регуляторы" sheetId="21" r:id="rId20"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="15" hidden="1">'0-10В'!$D$7:$H$32</definedName>
-[...23 lines deleted...]
-    <definedName name="Датчики" localSheetId="1">STANDART!$A$9:$A$197</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="16" hidden="1">'0-10В'!$D$7:$H$32</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="15" hidden="1">'4-20 мА'!$D$7:$H$71</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">АКСЕССУАРЫ!$D$7:$I$132</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">ДИФМАНОМЕТРЫ!$D$7:$H$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="13" hidden="1">'КРАН+ПРИВОД'!$D$7:$G$79</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="12" hidden="1">КРАНЫ!$D$7:$H$79</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">ПРЕССОСТАТЫ!$D$7:$I$32</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">ПРИВОДЫ!$D$7:$I$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="19" hidden="1">Регуляторы!$D$7:$H$61</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">ТЕРМОСТАТЫ!$D$7:$I$53</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="14" hidden="1">УЗЛЫ!$D$7:$H$67</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ШКАФЫ МОДУЛЬНЫЕ'!$D$7:$I$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">ECONOMY!$D$14:$I$55</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">EXTREME!$D$7:$H$83</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'HT (400°C)'!$D$7:$H$16</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="18" hidden="1">MBS!$D$7:$H$55</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="17" hidden="1">ModBus!$D$7:$H$26</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">PROFESSIONAL!$D$7:$H$185</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">STANDART!$D$7:$I$197</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'THS (ВЛАЖНОСТЬ)'!$D$7:$H$60</definedName>
+    <definedName name="Датчик_температуры" localSheetId="1">ECONOMY!$A$15:$C$54</definedName>
+    <definedName name="Датчик_температуры" localSheetId="4">EXTREME!$A$12:$C$83</definedName>
+    <definedName name="Датчик_температуры" localSheetId="2">STANDART!$A$9:$C$197</definedName>
+    <definedName name="Датчики" localSheetId="1">ECONOMY!$A$15:$A$54</definedName>
+    <definedName name="Датчики" localSheetId="4">EXTREME!$A$12:$A$83</definedName>
+    <definedName name="Датчики" localSheetId="2">STANDART!$A$9:$A$197</definedName>
     <definedName name="Датчики">STANDART!$A$9:$A$197</definedName>
-    <definedName name="Датчики1" localSheetId="0">ЕСОNOMY!$A$8:$C$47</definedName>
-[...1 lines deleted...]
-    <definedName name="Датчики1" localSheetId="1">STANDART!$A$9:$C$197</definedName>
+    <definedName name="Датчики1" localSheetId="1">ECONOMY!$A$15:$C$54</definedName>
+    <definedName name="Датчики1" localSheetId="4">EXTREME!$A$12:$C$83</definedName>
+    <definedName name="Датчики1" localSheetId="2">STANDART!$A$9:$C$197</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={E186A263-FFFF-FF4D-B86A-517B78FE9FBF}</author>
   </authors>
   <commentList>
     <comment ref="C8" authorId="0" shapeId="0" xr:uid="{E186A263-FFFF-FF4D-B86A-517B78FE9FBF}">
       <text>
         <r>
           <rPr>
             <sz val="12"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <family val="2"/>
             <scheme val="minor"/>
           </rPr>
           <t>[Цепочка примечаний]
 Ваша версия Excel позволяет прочитать эту цепочку примечаний, но если открыть файл в более поздней версии Excel, все внесенные в нее изменения будут удалены. Подробнее: https://go.microsoft.com/fwlink/?linkid=870924
 Комментарий:
     Скидки не применяются.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9566" uniqueCount="2438">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9538" uniqueCount="2466">
   <si>
     <t>MF-6</t>
   </si>
   <si>
     <t>MF-8</t>
   </si>
   <si>
     <t>RGP-MP</t>
   </si>
   <si>
     <t xml:space="preserve">Фланец для канального датчика температуры D=6 мм </t>
   </si>
   <si>
     <t>Фланец для канального датчика температуры D=8 мм</t>
   </si>
   <si>
     <t>Накладной датчик температуры жидкости для трубопроводов</t>
   </si>
   <si>
     <t>WS-01</t>
   </si>
   <si>
     <t>MB-02</t>
   </si>
   <si>
@@ -791,50 +795,53 @@
   <si>
     <t>RMV03100-034-4.0</t>
   </si>
   <si>
     <t>RMV03100-034-6.3</t>
   </si>
   <si>
     <t>RMV03100-100-10</t>
   </si>
   <si>
     <t>RMV03100-114-16</t>
   </si>
   <si>
     <t>RMV03100-112-25</t>
   </si>
   <si>
     <t>3-х ходовой</t>
   </si>
   <si>
     <t>RGP659</t>
   </si>
   <si>
     <t>TS-K1.5-060</t>
   </si>
   <si>
+    <t>Условия поставки:</t>
+  </si>
+  <si>
     <t>MBS-0,1-I</t>
   </si>
   <si>
     <t>MBS-0,16-I</t>
   </si>
   <si>
     <t>MBS-0,25-I</t>
   </si>
   <si>
     <t>MBS-0,4-I</t>
   </si>
   <si>
     <t>MBS-0,6-I</t>
   </si>
   <si>
     <t>MBS-1,0-I</t>
   </si>
   <si>
     <t>MBS-1,6-I</t>
   </si>
   <si>
     <t>MBS-2,0-I</t>
   </si>
   <si>
     <t>Артикул</t>
@@ -1793,53 +1800,50 @@
   <si>
     <t>Регулятор 5-ступенчатый (1.5А, 230В)</t>
   </si>
   <si>
     <t>Регулятор 5-ступенчатый (10А, 230В)</t>
   </si>
   <si>
     <t>Регулятор 5-ступенчатый (14А, 230В)</t>
   </si>
   <si>
     <t>Регулятор</t>
   </si>
   <si>
     <t>Навесной</t>
   </si>
   <si>
     <t>MOK04</t>
   </si>
   <si>
     <t>STY-1.5A</t>
   </si>
   <si>
     <t>Клеммный блок</t>
   </si>
   <si>
-    <t>PV-PTС</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабель SiHF 2х0,25</t>
   </si>
   <si>
     <t>Провод ПВС 3х0,75</t>
   </si>
   <si>
     <t>Подключение (соединение)</t>
   </si>
   <si>
     <t>Монтаж (применение)</t>
   </si>
   <si>
     <t>Резьбовое (ВР)</t>
   </si>
   <si>
     <t>STY-2.5A</t>
   </si>
   <si>
     <t>DPS-500</t>
   </si>
   <si>
     <t>TS-E01-010</t>
   </si>
   <si>
     <t>TS-C01-010</t>
@@ -1994,50 +1998,53 @@
   <si>
     <t>Погружная гильза G1/2 (L2 = 200 мм, D=8 мм)</t>
   </si>
   <si>
     <t>G1/2</t>
   </si>
   <si>
     <t>Резьба</t>
   </si>
   <si>
     <t>Монтаж</t>
   </si>
   <si>
     <t>M20х1.5</t>
   </si>
   <si>
     <t>7 мм.</t>
   </si>
   <si>
     <t>6 мм.</t>
   </si>
   <si>
     <t>Тариф</t>
   </si>
   <si>
+    <t>Партия</t>
+  </si>
+  <si>
     <t>TS-C01 NTC10k (3950)</t>
   </si>
   <si>
     <t>TS-C01 NTC10k (3435)</t>
   </si>
   <si>
     <t>TS-C01 PRO PT1000</t>
   </si>
   <si>
     <t>TS-C01 PRO PT100</t>
   </si>
   <si>
     <t>TS-C01 PRO Ni1000</t>
   </si>
   <si>
     <t>TS-C01 PRO NTC10k (3435)</t>
   </si>
   <si>
     <t>TS-C01 PRO NTC10k (3950)</t>
   </si>
   <si>
     <t>Датчик температуры наружного воздуха</t>
   </si>
   <si>
     <t>TS-E00 PT1000</t>
@@ -2249,51 +2256,51 @@
   <si>
     <t>Выход</t>
   </si>
   <si>
     <t>Перепад давления</t>
   </si>
   <si>
     <t>Тип товара</t>
   </si>
   <si>
     <t>Переходник</t>
   </si>
   <si>
     <t>Тип продукции</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>8 мм.</t>
   </si>
   <si>
     <t>10 мм.</t>
   </si>
   <si>
-    <t>0-10В/ModBus</t>
+    <t>IP65</t>
   </si>
   <si>
     <t>TU-D1 ECO PT1000</t>
   </si>
   <si>
     <t>TU-D2 ECO PT1000</t>
   </si>
   <si>
     <t>Врезной датчик температуры G1/4</t>
   </si>
   <si>
     <t>Врезной датчик температуры G1/2</t>
   </si>
   <si>
     <t>TU-D1 ECO NTC10k (3950)</t>
   </si>
   <si>
     <t>TU-D2 ECO NTC10k (3950)</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t xml:space="preserve">Регулятор температуры электронагревателя с упр. вентилятором  (220В, 16А, 2.5А, ModBus) </t>
   </si>
@@ -3069,56 +3076,50 @@
     <t>Монтажный комплект для DPS (2 метра, 1 комплект)</t>
   </si>
   <si>
     <t>Монтажная пластина для установки датчиков DPS</t>
   </si>
   <si>
     <t>P-DPS</t>
   </si>
   <si>
     <t>P-DPS-T</t>
   </si>
   <si>
     <t>Контактный разъем</t>
   </si>
   <si>
     <t>Прессостат</t>
   </si>
   <si>
     <t xml:space="preserve">Штуцер для датчика перепада давления (AISI, 40 мм) </t>
   </si>
   <si>
     <t xml:space="preserve">Штуцер для датчика перепада давления (AISI, 100 мм) </t>
   </si>
   <si>
     <t>Штуцер для датчика перепада давления угловой (AISI, 115 мм)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Штуцер Т-образный для датчика перепада давления (ABS, 80 мм)</t>
   </si>
   <si>
     <t>ГАРАНТИЯ 1-2 ГОДА</t>
   </si>
   <si>
     <t>Промышленный датчик температуры и влажности (0-10В, -30…+40, PTFE)</t>
   </si>
   <si>
     <t>THS-03-LONG</t>
   </si>
   <si>
     <t>Промышленный датчик температуры и влажности (0-10В, -30…+40, выносной)</t>
   </si>
   <si>
     <t>THS-03-420-LONG</t>
   </si>
   <si>
     <t>Промышленный датчик температуры и влажности (4-20мА, -30…+40, PTFE)</t>
   </si>
   <si>
     <t>Промышленный датчик температуры и влажности (4-20мА, -30…+40, выносной)</t>
   </si>
   <si>
     <t>THS-01-HP</t>
   </si>
@@ -4817,62 +4818,50 @@
   <si>
     <t>Преобразователь давления воздуха 5000 Па (0-10В, 4-20мА)</t>
   </si>
   <si>
     <t>Преобразователь давления воздуха 10000 Па (0-10В, 4-20мА)</t>
   </si>
   <si>
     <t>DPT-100</t>
   </si>
   <si>
     <t>DPT-500</t>
   </si>
   <si>
     <t>DPT-1000</t>
   </si>
   <si>
     <t>DPT-5000</t>
   </si>
   <si>
     <t>DPT-10000</t>
   </si>
   <si>
     <t>0-10В, 4-20mA</t>
   </si>
   <si>
-    <t>D11-250-PG7</t>
-[...10 lines deleted...]
-  <si>
     <t>Погружная гильза G1/2 L2 = 250 мм. c сальником PG7</t>
   </si>
   <si>
     <t>Погружная гильза G1/2 L2 = 300 мм. c сальником PG7</t>
   </si>
   <si>
     <t>Погружная гильза G1/2 L2 = 350 мм. c сальником PG7</t>
   </si>
   <si>
     <t>Погружная гильза G1/2 L2 = 400 мм. c сальником PG7</t>
   </si>
   <si>
     <t>Погружная гильза G1/2 (L2 = 250 мм, D=8 мм)</t>
   </si>
   <si>
     <t>Погружная гильза G1/2 (L2 = 300 мм, D=8 мм)</t>
   </si>
   <si>
     <t>Погружная гильза G1/2 (L2 = 350 мм, D=8 мм)</t>
   </si>
   <si>
     <t>Погружная гильза G1/2 (L2 = 400 мм, D=8 мм)</t>
   </si>
   <si>
     <t>TH-MS-250</t>
@@ -5525,56 +5514,50 @@
   <si>
     <t>ESMU-350</t>
   </si>
   <si>
     <t>ESMU-400</t>
   </si>
   <si>
     <t>ESMU-450</t>
   </si>
   <si>
     <t>ESMU-500</t>
   </si>
   <si>
     <t>Погружная гильза G1/2-G1/2 длиной 500 мм.</t>
   </si>
   <si>
     <t>Погружная гильза G1/2-G1/2 длиной 450 мм.</t>
   </si>
   <si>
     <t>Погружная гильза G1/2-G1/2 длиной 400 мм.</t>
   </si>
   <si>
     <t>Погружная гильза G1/2-G1/2 длиной 350 мм.</t>
   </si>
   <si>
-    <t>D13-450-PG7</t>
-[...4 lines deleted...]
-  <si>
     <t>Погружная гильза G1/2 L2 = 450 мм. c сальником PG7</t>
   </si>
   <si>
     <t>Погружная гильза G1/2 L2 = 500 мм. c сальником PG7</t>
   </si>
   <si>
     <t>VB05109-012-0.16</t>
   </si>
   <si>
     <t>Кран шаровый 3-ходовой (DN15,Kvs0.16,PN20,ВР1/2)</t>
   </si>
   <si>
     <t>VB05109-012-0.25</t>
   </si>
   <si>
     <t>Кран шаровый 3-ходовой (DN15,Kvs0.25,PN20,ВР1/2)</t>
   </si>
   <si>
     <t>VB05109-012-0.40</t>
   </si>
   <si>
     <t>Кран шаровый 3-ходовой (DN15,Kvs0.4,PN20,ВР1/2)</t>
   </si>
   <si>
     <t>VB05109-012-0.63</t>
@@ -5765,80 +5748,126 @@
   <si>
     <t>Привод шарового крана 5Нм (DN15-DN32, 230В, 2-3 поз)</t>
   </si>
   <si>
     <t>Привод шарового крана 5Нм (DN15-DN32, 230В, 2-3 поз, концевик)</t>
   </si>
   <si>
     <t>Привод шарового крана 5Нм (DN15-DN32, 24В, 0-10В)</t>
   </si>
   <si>
     <t>Привод шарового крана 5Нм (DN15-DN32, 24В, 2-3 поз)</t>
   </si>
   <si>
     <t>Привод шарового крана 5Нм (DN15-DN32, 24В, 2-3 поз, концевик)</t>
   </si>
   <si>
     <t>SADA-24-08S</t>
   </si>
   <si>
     <t>Привод заслонки с возвратной пружинной 8Нм  (24В, концевик)</t>
   </si>
   <si>
     <t>AMB-162R</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1. Стоимость товаров:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> указана за одну штуку в рублях с учетом НДС (22%). Напротив наименования товара указана также минимальная партия (заводская упаковка).</t>
+    </r>
+  </si>
+  <si>
     <t>DPS-200</t>
   </si>
   <si>
     <t>Датчик перепада давления 20-200 Па (IP54, Россия)</t>
   </si>
   <si>
     <t>DPT-100-D</t>
   </si>
   <si>
     <t>DPT-1000-D</t>
   </si>
   <si>
     <t>DPT-2500-D</t>
   </si>
   <si>
     <t>DPT-10000-D</t>
   </si>
   <si>
     <t>Преобразователь давления воздуха с дисплеем 100 Па (0-10В, 4-20мА)</t>
   </si>
   <si>
     <t>TS-E01-IP68 PRO NTC10k (3435)</t>
   </si>
   <si>
     <t>TS-E01-IP68 PRO NTC10k (3950)</t>
   </si>
   <si>
     <t>TU-D33 NTC10k (3435)</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>5. Сроки поставки:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> на складские позиции 3 дня с момента оплаты. Срок производства для заказных позиций 2 недели с момента оплаты счета, для ОЕМ 2-4 недели с момента оплаты счета.</t>
+    </r>
+  </si>
+  <si>
     <t>Защитный экран для наружных датчиков (RAL9002)</t>
   </si>
   <si>
     <t>WS-02</t>
   </si>
   <si>
     <t>WS-03</t>
   </si>
   <si>
     <t>Защитный экран для наружных датчиков (AISI 314)</t>
   </si>
   <si>
     <t>Защитный козырек для наружных датчиков (AISI 314)</t>
   </si>
   <si>
     <t>Стальной защитный козырёк для датчиков (AISI 314)</t>
   </si>
   <si>
     <t>WS-04</t>
   </si>
   <si>
     <t>MF-6-M</t>
   </si>
   <si>
     <t>MF-8-M</t>
@@ -5900,317 +5929,110 @@
   <si>
     <t>Капиллярный защитный термостат 3 метра (IP44)</t>
   </si>
   <si>
     <t>Капиллярный защитный термостат 4 метра (IP44)</t>
   </si>
   <si>
     <t>Капиллярный защитный термостат 6 метров (IP44)</t>
   </si>
   <si>
     <t>Капиллярный защитный термостат 12 метров (IP44)</t>
   </si>
   <si>
     <t>Реле температуры RGP 2 метра (IP40)</t>
   </si>
   <si>
     <t>Реле температуры RGP 3 метра (IP40)</t>
   </si>
   <si>
     <t>Реле температуры RGP 4 метра (IP40)</t>
   </si>
   <si>
     <t>DIN 43650A</t>
   </si>
   <si>
-    <t>MВТ3560R</t>
-[...16 lines deleted...]
-  <si>
     <t>Врезной преобразователь температуры 0-100°С (4-20мА, 50 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры 0-100°С (4-20мА, 100 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры 0-100°С (4-20мА, 150 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры 0-100°С (4-20мА, 200 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры 0-100°С (4-20мА, 250 мм, G1/2)</t>
   </si>
   <si>
-    <t>MВТ3560R-50-2</t>
-[...13 lines deleted...]
-  <si>
     <t>Врезной преобразователь температуры 0-200°С (4-20мА, 50 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры 0-200°С (4-20мА, 100 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры 0-200°С (4-20мА, 150 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры 0-200°С (4-20мА, 200 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры 0-200°С (4-20мА, 250 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры -50...+200°С (4-20мА, 50 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры -50...+200°С (4-20мА, 100 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры -50...+200°С (4-20мА, 150 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры -50...+200°С (4-20мА, 200 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры -50...+200°С (4-20мА, 250 мм, G1/2)</t>
   </si>
   <si>
-    <t>MВТ3560R-50-3</t>
-[...13 lines deleted...]
-  <si>
     <t>Врезной преобразователь температуры -50...+150°С (4-20мА, 50 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры -50...+150°С (4-20мА, 100 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры -50...+150°С (4-20мА, 150 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры -50...+150°С (4-20мА, 200 мм, G1/2)</t>
   </si>
   <si>
     <t>Врезной преобразователь температуры -50...+150°С (4-20мА, 250 мм, G1/2)</t>
   </si>
   <si>
-    <t>MВТ3560R-50-4</t>
-[...157 lines deleted...]
-  <si>
     <t>Датчик давления с кабельным выводом 0,1 Мпа (4-20мА, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 0,16 Мпа (4-20мА, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 0,25 Мпа (4-20мА, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 0,4 Мпа (4-20мА, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 0,6 Мпа (4-20мА, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 1,0 Мпа (4-20мА, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 1,6 Мпа (4-20мА, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 2,0 Мпа (4-20мА, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 0,1 Мпа (4-20мА, M16x1.5, 0,5%)</t>
@@ -6309,50 +6131,142 @@
     <t>Датчик давления с кабельным выводом 2,0 Мпа (0-10В, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 0,1 Мпа (0-5В, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 0,16 Мпа (0-5В, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 0,25 Мпа (0-5В, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 0,4 Мпа (0-5В, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 0,6 Мпа (0-5В, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 1,0 Мпа (0-5В, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 1,6 Мпа (0-5В, G1/2, 0,5%)</t>
   </si>
   <si>
     <t>Датчик давления с кабельным выводом 2,0 Мпа (0-5В, G1/2, 0,5%)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">3. Декларации и сертификаты: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>на все товары оформлены декларации соответствия ТР ТС. Документы доступны на сайте или предоставляются после оплаты заказа.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>4. Бесплатная доставка</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> осуществляется при сумме счета: г. Санкт-Петербург от 100 000 руб., Москва и центральная Россия от 200 000 руб., остальные регионы от 300 000 руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>7. Артикул ОЕМ:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> TU-K120-3-ECO-OEM PT1000 (канальный датчик длиной 120 мм, кабель 3 метра, ОЕМ) = 1000 + 100 + 100 + 200 = 1 400 рублей (розничная стоимость)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>6. Поставка под вашим брендом ОЕМ:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Маркировка = 200 р., дополнительный 1 м. кабеля = 100 р., уникальный размер гильзы = 100 р. Минимальная партия для заказа 100 штук.</t>
+    </r>
   </si>
   <si>
     <t>СУ 20-1.0-24-ВО</t>
   </si>
   <si>
     <t>СУ 20-1.6-24-ВО</t>
   </si>
   <si>
     <t>СУ 20-2.5-24-ВО</t>
   </si>
   <si>
     <t>СУ 25-4.0-24-ВО</t>
   </si>
   <si>
     <t>СУ 25-6.3-24-ВО</t>
   </si>
   <si>
     <t>СУ 25-10.0-24-ВО</t>
   </si>
   <si>
     <t>СУ 32-16.0-24-ВО</t>
   </si>
   <si>
     <t>СУ 40-25.0-24-ВО</t>
   </si>
@@ -6632,194 +6546,104 @@
   <si>
     <t>Канальный (погружной) датчик температуры 250 мм. (IP68, PA66)</t>
   </si>
   <si>
     <t>Канальный (погружной) датчик температуры 300 мм. (IP68, PA66)</t>
   </si>
   <si>
     <t>Канальный (погружной) датчик температуры 400 мм. (IP68, PA66)</t>
   </si>
   <si>
     <t>Канальный (погружной) датчик температуры 450 мм. (IP68, PA66)</t>
   </si>
   <si>
     <t>Канальный (погружной) датчик температуры 500 мм. (IP68, PA66)</t>
   </si>
   <si>
     <t>Канальный (погружной) датчик температуры 200 мм. (IP68, PA66)</t>
   </si>
   <si>
     <t>Канальный (погружной) датчик температуры 350 мм. (IP68, PA66)</t>
   </si>
   <si>
     <t>Датчик температуры наружного воздуха (IP68, ABS)</t>
   </si>
   <si>
-    <t>Преобразователь температуры наружного воздуха промышленный (0-10В, 0…+200)</t>
-[...73 lines deleted...]
-  <si>
     <t>LFM110-NAC-RGP</t>
   </si>
   <si>
     <t>LFM110-OAC-RGP</t>
   </si>
   <si>
     <t>LFM110-OFC-RGP</t>
   </si>
   <si>
     <t>LFM112-NAC-RGP</t>
   </si>
   <si>
     <t>LFM112-OAC-RGP</t>
   </si>
   <si>
     <t>LFM112-OFC-RGP</t>
   </si>
   <si>
     <t>LFM116-NAC-RGP</t>
   </si>
   <si>
     <t>LFM116-OAC-RGP</t>
   </si>
   <si>
     <t>LFM116-OFC-RGP</t>
   </si>
   <si>
     <t>Преобразователь давления воздуха -1000...1000 Па (0-10В, 4-20мА)</t>
   </si>
   <si>
     <t>Преобразователь давления воздуха с дисплеем -1000...1000 Па (0-10В, 4-20мА)</t>
   </si>
   <si>
-    <t>Преобразователь давления воздуха с дисплеем -1000...1000 Па (0-10В, RS485)</t>
-[...1 lines deleted...]
-  <si>
     <t>Преобразователь давления воздуха -10000...10000 Па (0-10В, 4-20мА)</t>
   </si>
   <si>
     <t>Преобразователь давления воздуха с дисплеем -10000...10000 Па (0-10В, 4-20мА)</t>
   </si>
   <si>
-    <t>Преобразователь давления воздуха с дисплеем -10000...10000 Па (0-10В, RS485)</t>
-[...1 lines deleted...]
-  <si>
     <t>Преобразователь давления воздуха -100...100 Па (0-10В, 4-20мА)</t>
   </si>
   <si>
     <t>Преобразователь давления воздуха с дисплеем -100...100 Па (0-10В, 4-20мА)</t>
   </si>
   <si>
-    <t>Преобразователь давления воздуха с дисплеем -100...100 Па (0-10В, RS485)</t>
-[...1 lines deleted...]
-  <si>
     <t>Преобразователь давления воздуха с дисплеем 1000 Па (0-10В, 4-20мА)</t>
   </si>
   <si>
     <t>Преобразователь давления воздуха с дисплеем 2500 Па (0-10В, 4-20мА)</t>
   </si>
   <si>
     <t>Преобразователь давления воздуха с дисплеем 10000 Па (0-10В, 4-20мА)</t>
   </si>
   <si>
-    <t>ДАТЧИКИ ТЕМПЕРАТУРЫ "ЕСО" 05.2026</t>
-[...4 lines deleted...]
-  <si>
     <t>TS-D500-14 PT1000</t>
   </si>
   <si>
     <t>TS-D250-14 PT1000</t>
   </si>
   <si>
     <t>TS-D300-14 PT1000</t>
   </si>
   <si>
     <t>TS-D350-14 PT1000</t>
   </si>
   <si>
     <t>TS-D400-14 PT1000</t>
   </si>
   <si>
     <t>TS-D450-14 PT1000</t>
   </si>
   <si>
     <t>Врезной датчик температуры 250 мм. G1/4</t>
   </si>
   <si>
     <t>Врезной датчик температуры 300 мм. G1/4</t>
   </si>
   <si>
     <t>Врезной датчик температуры 350 мм. G1/4</t>
@@ -6872,116 +6696,68 @@
   <si>
     <t>TS-D150-14 NTC10k (3435)</t>
   </si>
   <si>
     <t>TS-D200-14 NTC10k (3435)</t>
   </si>
   <si>
     <t>TS-D250-14 NTC10k (3435)</t>
   </si>
   <si>
     <t>TS-D300-14 NTC10k (3435)</t>
   </si>
   <si>
     <t>TS-D350-14 NTC10k (3435)</t>
   </si>
   <si>
     <t>TS-D400-14 NTC10k (3435)</t>
   </si>
   <si>
     <t>TS-D450-14 NTC10k (3435)</t>
   </si>
   <si>
     <t>TS-D500-14 NTC10k (3435)</t>
   </si>
   <si>
-    <t>ДАТЧИКИ ТЕМПЕРАТУРЫ СЕРИИ "EXTREME" 05.2026</t>
-[...16 lines deleted...]
-  <si>
     <t>MK-05-M</t>
   </si>
   <si>
     <t>Скоба для капиллярного термостата (ABS)</t>
   </si>
   <si>
     <t>Скоба для капиллярного термостата (AISI)</t>
   </si>
   <si>
-    <t>КАПИЛЛЯРНЫЕ И ЗАЩИТНЫЕ ТЕРМОСТАТЫ 05.2026</t>
-[...25 lines deleted...]
-  <si>
     <t>PTV/0-10V</t>
   </si>
   <si>
     <t>Позиционер (триммер) установки скорости EC-вентиляторов 0-10В</t>
   </si>
   <si>
     <t>2х380В</t>
   </si>
   <si>
-    <t xml:space="preserve">  ДАТЧИКИ ТЕМПЕРАТУРЫ "PRO" 05.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Кран шаровый 2-ходовой DN15, KVS0.16 с электроприводом (24В, 2-3 поз)</t>
   </si>
   <si>
     <t>Кран шаровый 2-ходовой DN15, KVS0.25 с электроприводом (24В, 2-3 поз)</t>
   </si>
   <si>
     <t>Кран шаровый 2-ходовой DN15, KVS0.4 с электроприводом (24В, 2-3 поз)</t>
   </si>
   <si>
     <t>Кран шаровый 2-ходовой DN15, KVS0.63 с электроприводом (24В, 2-3 поз)</t>
   </si>
   <si>
     <t>Кран шаровый 2-ходовой DN15, KVS1 с электроприводом (24В, 2-3 поз)</t>
   </si>
   <si>
     <t>Кран шаровый 2-ходовой DN15, KVS1.6 с электроприводом (24В, 2-3 поз)</t>
   </si>
   <si>
     <t>Кран шаровый 2-ходовой DN15, KVS2.5 с электроприводом (24В, 2-3 поз)</t>
   </si>
   <si>
     <t>Кран шаровый 2-ходовой DN20, KVS4 с электроприводом (24В, 2-3 поз)</t>
   </si>
   <si>
     <t>Кран шаровый 2-ходовой DN20, KVS6.3 с электроприводом (24В, 2-3 поз)</t>
@@ -7092,53 +6868,50 @@
     <t>Кран шаровый 3-ходовой  DN20, KVS4 с электроприводом (24В, 0-10В)</t>
   </si>
   <si>
     <t>Кран шаровый 3-ходовой  DN20, KVS6.3 с электроприводом (24В, 0-10В)</t>
   </si>
   <si>
     <t>Кран шаровый 3-ходовой  DN25, KVS10 с электроприводом (24В, 0-10В)</t>
   </si>
   <si>
     <t>Кран шаровый 3-ходовой  DN32, KVS16 с электроприводом (24В, 0-10В)</t>
   </si>
   <si>
     <t>Кран шаровый 3-ходовой  DN40, KVS25 с электроприводом (24В, 0-10В)</t>
   </si>
   <si>
     <t>Кран шаровый 3-ходовой  DN50, KVS40 с электроприводом (24В, 0-10В)</t>
   </si>
   <si>
     <t>Электропривод</t>
   </si>
   <si>
     <t>24В (2-3 поз)</t>
   </si>
   <si>
     <t>230В (2-3 поз)</t>
-  </si>
-[...1 lines deleted...]
-    <t>КРАН В КОМПЛЕКТЕ С ПРИВОДОМ 05.2026</t>
   </si>
   <si>
     <t>ВР 1/2</t>
   </si>
   <si>
     <t>ВР 1</t>
   </si>
   <si>
     <t>ВР 3/4</t>
   </si>
   <si>
     <t>ВР 1-1/4</t>
   </si>
   <si>
     <t>Кран шаровый 2-ходовой DN40, KVS25 с электроприводом (24В, 2-3 поз)</t>
   </si>
   <si>
     <t>Кран шаровый 2-ходовой DN50, KVS40 с электроприводом (24В, 2-3 поз)</t>
   </si>
   <si>
     <t>ВР 1-1/2</t>
   </si>
   <si>
     <t>ВР 2</t>
   </si>
@@ -7484,131 +7257,1003 @@
   <si>
     <t>TS-K3000 PRO PT1000</t>
   </si>
   <si>
     <t>TS-K6000 PRO PT1000</t>
   </si>
   <si>
     <t>Канальный датчик средней температуры (3 метра)</t>
   </si>
   <si>
     <t>Канальный датчик средней температуры (6 метров)</t>
   </si>
   <si>
     <t>TS-K3000 PRO NTC10k (3950)</t>
   </si>
   <si>
     <t>TS-K6000 PRO NTC10k (3950)</t>
   </si>
   <si>
     <t>TS-K3000 PRO NTC10k (3435)</t>
   </si>
   <si>
     <t>TS-K6000 PRO NTC10k (3435)</t>
   </si>
   <si>
-    <t>MВТ5250R-50 PT1000</t>
-[...1 lines deleted...]
-  <si>
     <t>Врезной термопреобразователь сопротивления 50 мм. G1/2</t>
   </si>
   <si>
-    <t>MВТ5250R-100 PT1000</t>
-[...1 lines deleted...]
-  <si>
     <t>Врезной термопреобразователь сопротивления 100 мм. G1/2</t>
   </si>
   <si>
-    <t>MВТ5250R-150 PT1000</t>
-[...1 lines deleted...]
-  <si>
     <t>Врезной термопреобразователь сопротивления 150 мм. G1/2</t>
   </si>
   <si>
-    <t>MВТ5250R-200 PT1000</t>
-[...1 lines deleted...]
-  <si>
     <t>Врезной термопреобразователь сопротивления 200 мм. G1/2</t>
   </si>
   <si>
-    <t>MВТ5250R-250 PT1000</t>
-[...1 lines deleted...]
-  <si>
     <t>Врезной термопреобразователь сопротивления 250 мм. G1/2</t>
   </si>
   <si>
-    <t>MВТ5250R-50 PT100</t>
-[...16 lines deleted...]
-  <si>
     <t>THS-04</t>
   </si>
   <si>
     <t>Датчик температуры и влажности маятниковый (0-10В, –30…+40)</t>
   </si>
   <si>
     <t>THS-04-MB</t>
   </si>
   <si>
     <t>Датчик температуры и влажности маятниковый (ModBus, –30…+40)</t>
   </si>
   <si>
-    <t xml:space="preserve">   СЕНСОРМАТИКА — авторизованный дилер Завода РГП (RGP)					
-[...3 lines deleted...]
-   info@sensormatica.ru</t>
+    <t>Преобразователь давления воздуха с дисплеем -100...100 Па (RS485, ModBus)</t>
+  </si>
+  <si>
+    <t>Преобразователь давления воздуха с дисплеем -1000...1000 Па (RS485, ModBus)</t>
+  </si>
+  <si>
+    <t>Преобразователь давления воздуха с дисплеем -10000...10000 Па (RS485, ModBus)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Погружная гильза G1/2  (L1 = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>350 мм</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, D=8 мм)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Погружная гильза G1/2  (L1 = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>400 мм</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, D=8 мм)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Погружная гильза G1/2  (L1 = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>450 мм</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, D=8 мм)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Погружная гильза G1/2  (L1 = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>500 мм</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, D=8 мм)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Погружная гильза M20х1.5  (L1 = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>350 мм</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, D=8 мм)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Погружная гильза M20х1.5  (L1 = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>400 мм</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, D=8 мм)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Погружная гильза M20х1.5  (L1 = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>500 мм</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, D=8 мм)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Погружная гильза M20х1.5  (L1 = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>450 м</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>м</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, D=8 мм)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Погружная гильза M16х1.5  (L1 = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>350 мм</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, D=8 мм)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Погружная гильза M16х1.5  (L1 = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>400 мм</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, D=8 мм)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Погружная гильза M16х1.5  (L1 = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>450 мм</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, D=8 мм)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Погружная гильза M16х1.5  (L1 = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>500 мм</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, D=8 мм)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>D14</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>-250-PG7</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>D14</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>-500-PG7</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>D14</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>-450-PG7</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>D14</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>-400-PG7</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>D14</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>-350-PG7</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>D14</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>-300-PG7</t>
+    </r>
+  </si>
+  <si>
+    <t>ДАТЧИКИ ТЕМПЕРАТУРЫ "ЕСО" 06.2026</t>
+  </si>
+  <si>
+    <t>ДАТЧИКИ ТЕМПЕРАТУРЫ "STANDART" 06.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  ДАТЧИКИ ТЕМПЕРАТУРЫ "PRO" 06.2026</t>
+  </si>
+  <si>
+    <t>ДАТЧИКИ ТЕМПЕРАТУРЫ СЕРИИ "EXTREME" 06.2026</t>
+  </si>
+  <si>
+    <t>ПРАЙС-ЛИСТ НА АКСЕССУАРЫ И ГИЛЬЗЫ 06.2026</t>
+  </si>
+  <si>
+    <t>ДАТЧИКИ ПЕРЕПАДА ДАВЛЕНИЯ (ПРЕССОСТАТЫ) 06.2026</t>
+  </si>
+  <si>
+    <t>ПРЕОБРАЗОВАТЕЛИ ПЕРЕПАДА ДАВЛЕНИЯ 06.2026</t>
+  </si>
+  <si>
+    <t>ПРЕОБРАЗОВАТЕЛИ ТЕМПЕРАТУРЫ И ВЛАЖНОСТИ 06.2026</t>
+  </si>
+  <si>
+    <t>КАПИЛЛЯРНЫЕ И ЗАЩИТНЫЕ ТЕРМОСТАТЫ 06.2026</t>
+  </si>
+  <si>
+    <t>ЭЛЕКТРОПРИВОДЫ ДЛЯ ВОЗДУШНЫХ ЗАСЛОНОК 06.2026</t>
+  </si>
+  <si>
+    <t>ПРИВОДЫ И КЛАПАНЫ ДЛЯ РЕГУЛИРОВАНИЯ 06.2026</t>
+  </si>
+  <si>
+    <t>P-DPS-T-10</t>
+  </si>
+  <si>
+    <t>P-DPS-50</t>
+  </si>
+  <si>
+    <t>Штуцер для датчика перепада давления (ABS, 100 мм, 50 штук)</t>
+  </si>
+  <si>
+    <t>Штуцер для датчика перепада давления (ABS, 100 мм, 1 штука)</t>
+  </si>
+  <si>
+    <t>Штуцер Т-образный для датчика перепада давления (ABS, 80 мм, 1 штука)</t>
+  </si>
+  <si>
+    <t>Штуцер Т-образный для датчика перепада давления (ABS, 80 мм, 10 штук)</t>
+  </si>
+  <si>
+    <t>КРАН В КОМПЛЕКТЕ С ПРИВОДОМ 06.2026</t>
+  </si>
+  <si>
+    <t>СМЕСИТЕЛЬНЫЕ УЗЛЫ И ГИБКИЕ ПОДВОДКИ 06.2026</t>
+  </si>
+  <si>
+    <t>ПРЕОБРАЗОВАТЕЛИ ТЕМПЕРАТУРЫ 4-20мА 06.2026</t>
+  </si>
+  <si>
+    <t>ПРЕОБРАЗОВАТЕЛИ ТЕМПЕРАТУРЫ 0-10В 06.2026</t>
+  </si>
+  <si>
+    <t>ПРЕОБРАЗОВАТЕЛИ ТЕМПЕРАТУРЫ MODBUS (RS485) 06.2026</t>
+  </si>
+  <si>
+    <t>ПРЕОБРАЗОВАТЕЛИ ИЗБЫТОЧНОГО ДАВЛЕНИЯ 06.2026</t>
+  </si>
+  <si>
+    <t>ПРАЙС-ЛИСТ НА РЕГУЛЯТОРЫ ТЕМПЕРАТУРЫ И СКОРОСТИ 06.2026</t>
+  </si>
+  <si>
+    <t>Заглушка модульная 6 мод.</t>
+  </si>
+  <si>
+    <t>Адаптер для установки на DIN-рейку</t>
+  </si>
+  <si>
+    <t>Шкафы управления</t>
+  </si>
+  <si>
+    <t>Шкаф</t>
+  </si>
+  <si>
+    <t>Заглушка</t>
+  </si>
+  <si>
+    <t>Модули</t>
+  </si>
+  <si>
+    <t>---</t>
+  </si>
+  <si>
+    <t>Степень защиты</t>
+  </si>
+  <si>
+    <t>IP00</t>
+  </si>
+  <si>
+    <t>Материал</t>
+  </si>
+  <si>
+    <t>Пластик</t>
+  </si>
+  <si>
+    <t>ШКАФЫ РАСПРЕДЕЛИТЕЛЬНЫЕ ПЛАСТИКОВЫЕ</t>
+  </si>
+  <si>
+    <t>BNB-18-65-ECO</t>
+  </si>
+  <si>
+    <t>Щит распределительный пластиковый 24 модулей</t>
+  </si>
+  <si>
+    <t>BNB-24-65</t>
+  </si>
+  <si>
+    <t>Щит распределительный пластиковый 18 модулей (без регулировки)</t>
+  </si>
+  <si>
+    <t>Щит распределительный пластиковый 36 модулей</t>
+  </si>
+  <si>
+    <t>BNB-36-65</t>
+  </si>
+  <si>
+    <t>Щит распределительный пластиковый 54 модулей</t>
+  </si>
+  <si>
+    <t>BNB-54-65</t>
+  </si>
+  <si>
+    <t>AP24-5-K3-DN15-KVS1.6-R</t>
+  </si>
+  <si>
+    <t>PV-PTC</t>
+  </si>
+  <si>
+    <t>MBT5250R-50 PT1000</t>
+  </si>
+  <si>
+    <t>MBT5250R</t>
+  </si>
+  <si>
+    <t>MBT5250R-100 PT1000</t>
+  </si>
+  <si>
+    <t>MBT5250R-150 PT1000</t>
+  </si>
+  <si>
+    <t>MBT5250R-200 PT1000</t>
+  </si>
+  <si>
+    <t>MBT5250R-250 PT1000</t>
+  </si>
+  <si>
+    <t>MBT5250R-50 PT100</t>
+  </si>
+  <si>
+    <t>MBT5250R-100 PT100</t>
+  </si>
+  <si>
+    <t>MBT5250R-150 PT100</t>
+  </si>
+  <si>
+    <t>MBT5250R-200 PT100</t>
+  </si>
+  <si>
+    <t>MBT5250R-250 PT100</t>
+  </si>
+  <si>
+    <t>MBT3560R-50-1</t>
+  </si>
+  <si>
+    <t>MBT3560R</t>
+  </si>
+  <si>
+    <t>MBT3560R-100-1</t>
+  </si>
+  <si>
+    <t>MBT3560R-150-1</t>
+  </si>
+  <si>
+    <t>MBT3560R-200-1</t>
+  </si>
+  <si>
+    <t>MBT3560R-250-1</t>
+  </si>
+  <si>
+    <t>MBT3560R-50-2</t>
+  </si>
+  <si>
+    <t>MBT3560R-100-2</t>
+  </si>
+  <si>
+    <t>MBT3560R-150-2</t>
+  </si>
+  <si>
+    <t>MBT3560R-200-2</t>
+  </si>
+  <si>
+    <t>MBT3560R-250-2</t>
+  </si>
+  <si>
+    <t>MBT3560R-50-3</t>
+  </si>
+  <si>
+    <t>MBT3560R-100-3</t>
+  </si>
+  <si>
+    <t>MBT3560R-150-3</t>
+  </si>
+  <si>
+    <t>MBT3560R-200-3</t>
+  </si>
+  <si>
+    <t>MBT3560R-250-3</t>
+  </si>
+  <si>
+    <t>MBT3560R-50-4</t>
+  </si>
+  <si>
+    <t>MBT3560R-100-4</t>
+  </si>
+  <si>
+    <t>MBT3560R-150-4</t>
+  </si>
+  <si>
+    <t>MBT3560R-200-4</t>
+  </si>
+  <si>
+    <t>MBT3560R-250-4</t>
+  </si>
+  <si>
+    <t>MBS-0,1-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-0,16-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-0,25-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-0,4-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-0,6-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-1,0-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-1,6-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-2,0-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-1-0,1-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-1-0,16-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-1-0,25-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-1-0,4-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-1-0,6-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-1-1,0-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-1-1,6-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-1-2,0-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-2-0,1-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-2-0,16-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-2-0,25-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-2-0,4-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-2-0,6-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-2-1,0-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-2-1,6-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-2-2,0-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-3-0,1-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-3-0,16-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-3-0,25-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-3-0,4-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-3-0,6-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-3-1,0-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-3-1,6-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-3-2,0-I-C1</t>
+  </si>
+  <si>
+    <t>MBS-0,1-U10-C1</t>
+  </si>
+  <si>
+    <t>MBS-0,16-U10-C1</t>
+  </si>
+  <si>
+    <t>MBS-0,25-U10-C1</t>
+  </si>
+  <si>
+    <t>MBS-0,4-U10-C1</t>
+  </si>
+  <si>
+    <t>MBS-0,6-U10-C1</t>
+  </si>
+  <si>
+    <t>MBS-1,0-U10-C1</t>
+  </si>
+  <si>
+    <t>MBS-1,6-U10-C1</t>
+  </si>
+  <si>
+    <t>MBS-2,0-U10-C1</t>
+  </si>
+  <si>
+    <t>MBS-0,1-U5-C1</t>
+  </si>
+  <si>
+    <t>MBS-0,16-U5-C1</t>
+  </si>
+  <si>
+    <t>MBS-0,25-U5-C1</t>
+  </si>
+  <si>
+    <t>MBS-0,4-U5-C1</t>
+  </si>
+  <si>
+    <t>MBS-0,6-U5-C1</t>
+  </si>
+  <si>
+    <t>MBS-1,0-U5-C1</t>
+  </si>
+  <si>
+    <t>MBS-1,6-U5-C1</t>
+  </si>
+  <si>
+    <t>MBS-2,0-U5-C1</t>
+  </si>
+  <si>
+    <t>2. Минимальная сумма счета: составляет 10 000 рублей. Товары отгружаются только согласно минимальной партии или заводскими упаковками (см. раздел "Партия").</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Датчик температуры гильзовый </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>150 мм</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> промышленный (IP65, -70…+400)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Датчик температуры гильзовый </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>250 мм</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> промышленный (IP65, -70…+400)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Датчик температуры гильзовый </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri (Основной текст)"/>
+        <charset val="204"/>
+      </rPr>
+      <t>350 мм</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> промышленный (IP65, -70…+400)</t>
+    </r>
+  </si>
+  <si>
+    <t>ВЫСОКОТЕМПЕРАТУРНЫЕ ДАТЧИКИ ТЕМПЕРАТУРЫ "HT" 06.2026</t>
+  </si>
+  <si>
+    <t>СЕНСОРМАТИКА — авторизованный дилер Завода РГП (RGP)</t>
+  </si>
+  <si>
+    <t>info@sensormatica.ru</t>
+  </si>
+  <si>
+    <t>8 800 775-74-53 / 8 812 407-22-08 /  8 499 322-27-55</t>
+  </si>
+  <si>
+    <t>г. Санкт-Петербург,  ул. Кантемировская, д.37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://sensormatica.ru </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00&quot;р.&quot;;[Red]#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0\ &quot;₽&quot;"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -7664,84 +8309,156 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri (Основной текст)"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Carlito"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="34">
+  <borders count="41">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -7756,50 +8473,76 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
@@ -7880,50 +8623,74 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -8130,1658 +8897,1900 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="39">
+  <cellStyleXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="146">
+  <cellXfs count="213">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
-[...54 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="28" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="29" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="29" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="30" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="31" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="5" borderId="31" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="5" borderId="31" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="31" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="31" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="31" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="33" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="33" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="32" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="15" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="33" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="6" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="32" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="28" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="30" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="0" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="8" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="7" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="0" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="8" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="37" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="37" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="37" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="37" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="37" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="37" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="24" xfId="37" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="39">
+  <cellStyles count="40">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="7" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="9" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="11" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="13" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="15" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="17" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="19" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="21" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="23" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="25" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="27" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="31" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="33" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="35" builtinId="8" hidden="1"/>
     <cellStyle name="Гиперссылка" xfId="37" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="38" xr:uid="{D94F7F6B-7E46-0042-82D0-B66C040425BE}"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="2" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="4" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="6" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="8" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="10" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="12" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="14" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="16" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="18" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="20" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="22" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="24" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="26" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="28" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="30" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="32" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="34" builtinId="9" hidden="1"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="36" builtinId="9" hidden="1"/>
+    <cellStyle name="Normal" xfId="39" xr:uid="{ED56AF1A-8152-D44A-A113-2BB27C04E86F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium7"/>
   <colors>
     <mruColors>
       <color rgb="FFE3EFD7"/>
       <color rgb="FFFE3A40"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>571500</xdr:colOff>
+      <xdr:colOff>225778</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>1016000</xdr:colOff>
+      <xdr:colOff>699911</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>110547</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2">
+        <xdr:cNvPr id="4" name="Рисунок 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E543B0FD-1B70-8545-AC67-25697190C689}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C96D895C-44CF-7348-839E-5D4011BC94AD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12788900" y="0"/>
-          <a:ext cx="1993900" cy="516947"/>
+          <a:off x="13109222" y="0"/>
+          <a:ext cx="1998133" cy="505658"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>558800</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>469900</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-      <xdr:colOff>1028700</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>1130300</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>110547</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57914F3A-40F3-894F-B73A-7FEBEA60331D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2F8D452-5215-F74B-AE9A-C6C51518F87F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="13423900" y="0"/>
+          <a:off x="13030200" y="0"/>
           <a:ext cx="1993900" cy="516947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>6</xdr:col>
-      <xdr:colOff>304800</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>800100</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>12700</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>1181100</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>1270000</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>110547</xdr:rowOff>
+      <xdr:rowOff>123247</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BFC0E66-94A1-2E4B-8089-FB6F49726B88}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E82DF68-B72A-194C-9069-43E58CBE5DFC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11785600" y="0"/>
+          <a:off x="13665200" y="12700"/>
           <a:ext cx="1993900" cy="516947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>6</xdr:col>
-      <xdr:colOff>647700</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>288636</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>11546</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>1117600</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>1162627</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>110547</xdr:rowOff>
+      <xdr:rowOff>112857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{748A07F3-112E-E64C-8E85-A89876DA3386}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{463F5008-1B1B-5D46-AB41-E4FA90A0988D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12420600" y="0"/>
+          <a:off x="12757727" y="11546"/>
           <a:ext cx="1993900" cy="516947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>5</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>4</xdr:row>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>711200</xdr:colOff>
+      <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>313747</xdr:rowOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>1181100</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>110547</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17F2769D-EF53-744B-8F3B-F916CB62F774}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8575E3FD-0559-6740-8961-AEF773F8B7CD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11633200" y="812800"/>
+          <a:off x="12484100" y="0"/>
           <a:ext cx="1993900" cy="516947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>6</xdr:col>
-      <xdr:colOff>457200</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>733778</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>927100</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>1205089</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>110547</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2">
+        <xdr:cNvPr id="4" name="Рисунок 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90E5E5F5-964D-4740-B52B-BD63DB746989}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA4ED63E-7B01-0F41-9271-BCFCD346EC10}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="15074900" y="0"/>
-          <a:ext cx="1993900" cy="516947"/>
+          <a:off x="13095111" y="0"/>
+          <a:ext cx="1995311" cy="505658"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>406400</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>127000</xdr:rowOff>
+      <xdr:colOff>666750</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>63500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>1066800</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>237547</xdr:rowOff>
+      <xdr:colOff>1136650</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>185336</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{849FF7BF-716B-8F40-84D3-752BFFA22593}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDC36A65-D55C-2340-9EF7-670768C44CAC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12966700" y="736600"/>
-          <a:ext cx="1993900" cy="516947"/>
+          <a:off x="17240250" y="63500"/>
+          <a:ext cx="1993900" cy="534586"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>368300</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>25400</xdr:rowOff>
+      <xdr:colOff>409223</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>14111</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>1028700</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>135947</xdr:rowOff>
+      <xdr:colOff>1062568</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>124658</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F0EB6A6-E3B5-574F-A6E9-A02347F52D88}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15BEA384-1357-9646-9D9A-1EF3FEC85BD4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12636500" y="635000"/>
-          <a:ext cx="1993900" cy="516947"/>
+          <a:off x="12982223" y="14111"/>
+          <a:ext cx="1993900" cy="505658"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing17.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>342900</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>139700</xdr:rowOff>
+      <xdr:colOff>451555</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>1003300</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>250247</xdr:rowOff>
+      <xdr:colOff>1104899</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>110547</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76AB84C8-F530-5045-9508-61F4BACFAF35}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D27712F6-1288-9441-8651-8B54E27FF88F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11455400" y="749300"/>
-          <a:ext cx="1993900" cy="516947"/>
+          <a:off x="12728222" y="0"/>
+          <a:ext cx="1993900" cy="505658"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing18.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>444500</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>165100</xdr:rowOff>
+      <xdr:colOff>423332</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>1104900</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>275647</xdr:rowOff>
+      <xdr:colOff>1076677</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>110547</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49A3502B-746F-C746-B121-E30244D173E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20ECB101-0A6E-184A-86BB-E8743C50647B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12509500" y="774700"/>
-          <a:ext cx="1993900" cy="516947"/>
+          <a:off x="11542888" y="0"/>
+          <a:ext cx="1993900" cy="505658"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing19.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>596900</xdr:colOff>
+      <xdr:colOff>431800</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>1193800</xdr:colOff>
+      <xdr:colOff>1092200</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>110547</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D311F59-A570-C749-B4CA-1F51E9837C43}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{121F2CE9-1E63-884A-8141-91A1A72D80B2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="13525500" y="0"/>
+          <a:off x="12496800" y="0"/>
           <a:ext cx="1993900" cy="516947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>241300</xdr:colOff>
+      <xdr:colOff>635000</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>838200</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>110547</xdr:rowOff>
+      <xdr:colOff>1079500</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>21647</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1">
+        <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55DB9680-3996-224F-8189-5DED6BFC447D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22BA339A-03C6-5349-A666-7A653B93BC4E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12750800" y="0"/>
+          <a:off x="12852400" y="114300"/>
           <a:ext cx="1993900" cy="516947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing20.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>444500</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>63500</xdr:rowOff>
+      <xdr:colOff>546100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>876300</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>174047</xdr:rowOff>
+      <xdr:colOff>1143000</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>110547</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36E96A12-A3C3-E641-8660-4448669BD01D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69294859-043A-BA41-B5D3-8368544D1263}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11099800" y="673100"/>
+          <a:off x="13474700" y="0"/>
           <a:ext cx="1993900" cy="516947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>109597</xdr:rowOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>135947</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>901700</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>110547</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2">
+        <xdr:cNvPr id="2" name="Рисунок 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95AD4F05-46BF-0349-A35D-4F13B7109AF1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{627ECD02-246D-054E-A6D1-C704C97E4A25}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11988800" y="719197"/>
-          <a:ext cx="1816100" cy="470850"/>
+          <a:off x="12814300" y="0"/>
+          <a:ext cx="1993900" cy="516947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>774700</xdr:colOff>
+      <xdr:colOff>609600</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>1435100</xdr:colOff>
+      <xdr:colOff>1041400</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>110547</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56D7E0FF-3E53-8841-9070-153F812F90C8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA289F2C-3DA1-9840-BFA0-B686864082E6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="13093700" y="0"/>
+          <a:off x="11264900" y="0"/>
           <a:ext cx="1993900" cy="516947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>228600</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>469900</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-      <xdr:colOff>977900</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>1007918</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>110547</xdr:rowOff>
+      <xdr:rowOff>101311</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BAA4567-A0B4-4443-83EA-243D8EB1C925}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACD510C0-6A74-2F4B-B7C5-4D11E5B045CD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11963400" y="0"/>
-          <a:ext cx="1993900" cy="516947"/>
+          <a:off x="11874500" y="0"/>
+          <a:ext cx="1998518" cy="507711"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>622300</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>889000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-      <xdr:colOff>1092200</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>1549400</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>110547</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22A3DF7A-7D57-BB40-919B-0C2D79B41681}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EAC0FB1-0B0B-7E49-965A-A81E6AA99383}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12687300" y="0"/>
+          <a:off x="13208000" y="0"/>
           <a:ext cx="1993900" cy="516947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>6</xdr:col>
-      <xdr:colOff>647700</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>311727</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>11545</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-      <xdr:colOff>1117600</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>1058718</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>110547</xdr:rowOff>
+      <xdr:rowOff>112856</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72F810E0-357A-074B-91E0-679195C98396}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{275BDF12-7C52-414C-82F4-4DAEB39406DB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12738100" y="0"/>
+          <a:off x="12053454" y="11545"/>
           <a:ext cx="1993900" cy="516947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>101600</xdr:rowOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>762000</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>212147</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>1231900</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>110547</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AE780E6-8527-EA44-9527-4B90F867694F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B96E8EE-36D8-1F43-A69C-AA3B6BB0732C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12966700" y="711200"/>
+          <a:off x="13157200" y="0"/>
+          <a:ext cx="1993900" cy="516947"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>685800</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>25400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>1155700</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>135947</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FFB4599-7361-2C43-A025-C1DBBE3F98AC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12776200" y="25400"/>
           <a:ext cx="1993900" cy="516947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <person displayName="Алексей Руденко" id="{A83699CC-76C7-6D41-BC33-2A4D2889759C}" userId="97d9ed3dd1c15fe8" providerId="Windows Live"/>
 </personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -10070,39341 +11079,39507 @@
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing20.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sensormatica.ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sensormatica.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AFA6893F-49EB-2943-A22A-4DBE6C5A898A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8EF690B9-6A17-1F47-A15E-7AB45620BE63}">
   <sheetPr>
-    <tabColor theme="9" tint="0.79998168889431442"/>
+    <tabColor rgb="FFFF0000"/>
   </sheetPr>
-  <dimension ref="A1:J50"/>
+  <dimension ref="A1:K13"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:C4"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <cols>
-    <col min="1" max="1" width="29.83203125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="15" style="2" customWidth="1"/>
+    <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="63.5" customWidth="1"/>
+    <col min="3" max="3" width="15" customWidth="1"/>
+    <col min="4" max="4" width="56.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20.5" customWidth="1"/>
+    <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20" style="2" customWidth="1"/>
+    <col min="9" max="9" width="17" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-[...73 lines deleted...]
-    <row r="7" spans="1:10" ht="20" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="16" customHeight="1">
+      <c r="A1" s="172" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B1" s="173"/>
+      <c r="C1" s="174"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="146"/>
+    </row>
+    <row r="2" spans="1:11" ht="16" customHeight="1">
+      <c r="A2" s="175"/>
+      <c r="B2" s="176"/>
+      <c r="C2" s="177"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="147"/>
+      <c r="I2" s="148"/>
+    </row>
+    <row r="3" spans="1:11" ht="16" customHeight="1">
+      <c r="A3" s="175"/>
+      <c r="B3" s="176"/>
+      <c r="C3" s="177"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="149"/>
+      <c r="I3" s="150"/>
+    </row>
+    <row r="4" spans="1:11" ht="16" customHeight="1">
+      <c r="A4" s="175"/>
+      <c r="B4" s="176"/>
+      <c r="C4" s="177"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="147"/>
+      <c r="I4" s="148"/>
+    </row>
+    <row r="5" spans="1:11" ht="16" customHeight="1">
+      <c r="A5" s="175"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="151"/>
+      <c r="I5" s="152"/>
+    </row>
+    <row r="6" spans="1:11" ht="25" thickBot="1">
+      <c r="A6" s="167" t="s">
+        <v>956</v>
+      </c>
+      <c r="B6" s="168"/>
+      <c r="C6" s="169"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="170"/>
+      <c r="I6" s="171"/>
+    </row>
+    <row r="7" spans="1:11" ht="18" customHeight="1" thickBot="1">
       <c r="A7" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>708</v>
+      </c>
+      <c r="C7" s="14" t="s">
+        <v>614</v>
+      </c>
+      <c r="D7" s="14" t="s">
+        <v>595</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>691</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>2359</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>2361</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>2363</v>
+      </c>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="87" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C8" s="19">
+        <v>6000</v>
+      </c>
+      <c r="D8" s="20">
+        <v>1</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>2356</v>
+      </c>
+      <c r="F8" s="21" t="s">
+        <v>2357</v>
+      </c>
+      <c r="G8" s="21">
+        <v>18</v>
+      </c>
+      <c r="H8" s="21" t="s">
+        <v>701</v>
+      </c>
+      <c r="I8" s="52" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="88" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C9" s="31">
+        <v>10500</v>
+      </c>
+      <c r="D9" s="32">
+        <v>1</v>
+      </c>
+      <c r="E9" s="33" t="s">
+        <v>2356</v>
+      </c>
+      <c r="F9" s="33" t="s">
+        <v>2357</v>
+      </c>
+      <c r="G9" s="33">
+        <v>24</v>
+      </c>
+      <c r="H9" s="33" t="s">
+        <v>701</v>
+      </c>
+      <c r="I9" s="36" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="88" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C10" s="31">
+        <v>16000</v>
+      </c>
+      <c r="D10" s="32">
+        <v>1</v>
+      </c>
+      <c r="E10" s="33" t="s">
+        <v>2356</v>
+      </c>
+      <c r="F10" s="33" t="s">
+        <v>2357</v>
+      </c>
+      <c r="G10" s="33">
+        <v>36</v>
+      </c>
+      <c r="H10" s="33" t="s">
+        <v>701</v>
+      </c>
+      <c r="I10" s="36" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="88" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C11" s="31">
+        <v>20000</v>
+      </c>
+      <c r="D11" s="32">
+        <v>1</v>
+      </c>
+      <c r="E11" s="33" t="s">
+        <v>2356</v>
+      </c>
+      <c r="F11" s="33" t="s">
+        <v>2357</v>
+      </c>
+      <c r="G11" s="33">
+        <v>54</v>
+      </c>
+      <c r="H11" s="33" t="s">
+        <v>701</v>
+      </c>
+      <c r="I11" s="36" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="88">
+        <v>27662</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C12" s="31">
+        <v>100</v>
+      </c>
+      <c r="D12" s="32">
+        <v>1</v>
+      </c>
+      <c r="E12" s="33" t="s">
+        <v>2356</v>
+      </c>
+      <c r="F12" s="33" t="s">
+        <v>2358</v>
+      </c>
+      <c r="G12" s="43" t="s">
+        <v>2360</v>
+      </c>
+      <c r="H12" s="33" t="s">
+        <v>2362</v>
+      </c>
+      <c r="I12" s="36" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="17" thickBot="1">
+      <c r="A13" s="143">
+        <v>27666</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C13" s="24">
+        <v>350</v>
+      </c>
+      <c r="D13" s="26">
+        <v>1</v>
+      </c>
+      <c r="E13" s="25" t="s">
+        <v>2356</v>
+      </c>
+      <c r="F13" s="25" t="s">
+        <v>513</v>
+      </c>
+      <c r="G13" s="59" t="s">
+        <v>2360</v>
+      </c>
+      <c r="H13" s="25" t="s">
+        <v>2362</v>
+      </c>
+      <c r="I13" s="60" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="D7:I13" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <mergeCells count="3">
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:I6"/>
+    <mergeCell ref="A1:C5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4399552-42FE-7940-810E-1EE246EDEEB9}">
+  <sheetPr>
+    <tabColor rgb="FF0070C0"/>
+  </sheetPr>
+  <dimension ref="A1:J67"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:H5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
+  <cols>
+    <col min="1" max="1" width="20.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="82.5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" customWidth="1"/>
+    <col min="4" max="4" width="55.5" customWidth="1"/>
+    <col min="5" max="5" width="16.6640625" customWidth="1"/>
+    <col min="6" max="6" width="17.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.5" style="2" customWidth="1"/>
+    <col min="8" max="8" width="15.6640625" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="146"/>
+    </row>
+    <row r="2" spans="1:10" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="148"/>
+    </row>
+    <row r="3" spans="1:10" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="150"/>
+    </row>
+    <row r="4" spans="1:10" ht="16" customHeight="1">
+      <c r="A4" s="199"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="199"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="148"/>
+    </row>
+    <row r="5" spans="1:10" ht="16" customHeight="1">
+      <c r="A5" s="199"/>
+      <c r="B5" s="199"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="152"/>
+    </row>
+    <row r="6" spans="1:10" ht="25" thickBot="1">
+      <c r="A6" s="207" t="s">
+        <v>975</v>
+      </c>
+      <c r="B6" s="208"/>
+      <c r="C6" s="209"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="171"/>
+    </row>
+    <row r="7" spans="1:10" ht="19" customHeight="1" thickBot="1">
+      <c r="A7" s="4" t="s">
+        <v>223</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>614</v>
       </c>
-      <c r="D7" s="14" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="13" t="s">
+      <c r="D7" s="13" t="s">
         <v>172</v>
       </c>
-      <c r="F7" s="4" t="s">
+      <c r="E7" s="4" t="s">
         <v>691</v>
       </c>
+      <c r="F7" s="15" t="s">
+        <v>610</v>
+      </c>
       <c r="G7" s="15" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="H7" s="15" t="s">
         <v>688</v>
       </c>
-      <c r="I7" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I7" s="1"/>
       <c r="J7" s="1"/>
     </row>
-    <row r="8" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10">
       <c r="A8" s="17" t="s">
-        <v>1038</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>382</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>675</v>
       </c>
       <c r="C8" s="19">
+        <v>12000</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>317</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="F8" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>548</v>
+      </c>
+      <c r="H8" s="52" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="34" t="s">
+        <v>383</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>676</v>
+      </c>
+      <c r="C9" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D9" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E9" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F9" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G9" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H9" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="34" t="s">
+        <v>384</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>677</v>
+      </c>
+      <c r="C10" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D10" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E10" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F10" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G10" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H10" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="34" t="s">
+        <v>385</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>678</v>
+      </c>
+      <c r="C11" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D11" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E11" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F11" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G11" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H11" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="34" t="s">
+        <v>386</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>679</v>
+      </c>
+      <c r="C12" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D12" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E12" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F12" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H12" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>680</v>
+      </c>
+      <c r="C13" s="31">
+        <v>15000</v>
+      </c>
+      <c r="D13" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E13" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F13" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H13" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="34" t="s">
+        <v>858</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>861</v>
+      </c>
+      <c r="C14" s="31">
+        <v>15000</v>
+      </c>
+      <c r="D14" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E14" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F14" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G14" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H14" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="34" t="s">
+        <v>986</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>987</v>
+      </c>
+      <c r="C15" s="31">
+        <v>20000</v>
+      </c>
+      <c r="D15" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E15" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F15" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G15" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="34" t="s">
+        <v>378</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>676</v>
+      </c>
+      <c r="C16" s="31">
+        <v>16000</v>
+      </c>
+      <c r="D16" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E16" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F16" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G16" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H16" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="34" t="s">
+        <v>379</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>677</v>
+      </c>
+      <c r="C17" s="31">
+        <v>16000</v>
+      </c>
+      <c r="D17" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E17" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F17" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G17" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H17" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="34" t="s">
+        <v>380</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>678</v>
+      </c>
+      <c r="C18" s="31">
+        <v>16000</v>
+      </c>
+      <c r="D18" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E18" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F18" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G18" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H18" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="34" t="s">
+        <v>381</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>679</v>
+      </c>
+      <c r="C19" s="31">
+        <v>17000</v>
+      </c>
+      <c r="D19" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E19" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F19" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G19" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H19" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>681</v>
+      </c>
+      <c r="C20" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D20" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E20" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F20" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G20" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H20" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="34" t="s">
+        <v>994</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>995</v>
+      </c>
+      <c r="C21" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D21" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E21" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F21" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G21" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H21" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="34" t="s">
+        <v>864</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>865</v>
+      </c>
+      <c r="C22" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D22" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E22" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F22" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G22" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H22" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="34" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>976</v>
+      </c>
+      <c r="C23" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D23" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E23" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F23" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G23" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H23" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="34" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>996</v>
+      </c>
+      <c r="C24" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D24" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E24" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F24" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G24" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H24" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="34" t="s">
+        <v>977</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>978</v>
+      </c>
+      <c r="C25" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D25" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E25" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F25" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G25" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H25" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="34" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>997</v>
+      </c>
+      <c r="C26" s="31">
+        <v>16000</v>
+      </c>
+      <c r="D26" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E26" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F26" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G26" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H26" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="34" t="s">
+        <v>374</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>682</v>
+      </c>
+      <c r="C27" s="31">
+        <v>11000</v>
+      </c>
+      <c r="D27" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E27" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F27" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G27" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H27" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="34" t="s">
+        <v>375</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>683</v>
+      </c>
+      <c r="C28" s="31">
+        <v>11000</v>
+      </c>
+      <c r="D28" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E28" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F28" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G28" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="34" t="s">
+        <v>376</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>684</v>
+      </c>
+      <c r="C29" s="31">
+        <v>11000</v>
+      </c>
+      <c r="D29" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E29" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F29" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G29" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H29" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="34" t="s">
+        <v>377</v>
+      </c>
+      <c r="B30" s="30" t="s">
+        <v>685</v>
+      </c>
+      <c r="C30" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D30" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E30" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F30" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G30" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H30" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>940</v>
+      </c>
+      <c r="C31" s="31">
+        <v>8000</v>
+      </c>
+      <c r="D31" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E31" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F31" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G31" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H31" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="34" t="s">
+        <v>982</v>
+      </c>
+      <c r="B32" s="30" t="s">
+        <v>988</v>
+      </c>
+      <c r="C32" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H32" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="34" t="s">
+        <v>370</v>
+      </c>
+      <c r="B33" s="30" t="s">
+        <v>941</v>
+      </c>
+      <c r="C33" s="31">
+        <v>9000</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H33" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="34" t="s">
+        <v>371</v>
+      </c>
+      <c r="B34" s="30" t="s">
+        <v>942</v>
+      </c>
+      <c r="C34" s="31">
+        <v>9000</v>
+      </c>
+      <c r="D34" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E34" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F34" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G34" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H34" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="34" t="s">
+        <v>372</v>
+      </c>
+      <c r="B35" s="30" t="s">
+        <v>943</v>
+      </c>
+      <c r="C35" s="31">
+        <v>9000</v>
+      </c>
+      <c r="D35" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E35" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F35" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G35" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H35" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="34" t="s">
+        <v>373</v>
+      </c>
+      <c r="B36" s="30" t="s">
+        <v>944</v>
+      </c>
+      <c r="C36" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D36" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E36" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F36" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G36" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H36" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="34" t="s">
+        <v>485</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>722</v>
+      </c>
+      <c r="C37" s="31">
+        <v>9000</v>
+      </c>
+      <c r="D37" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E37" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F37" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G37" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H37" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="34" t="s">
+        <v>983</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>984</v>
+      </c>
+      <c r="C38" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D38" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F38" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H38" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="34" t="s">
+        <v>486</v>
+      </c>
+      <c r="B39" s="30" t="s">
+        <v>718</v>
+      </c>
+      <c r="C39" s="31">
+        <v>15000</v>
+      </c>
+      <c r="D39" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E39" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F39" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G39" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H39" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="34" t="s">
+        <v>990</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>991</v>
+      </c>
+      <c r="C40" s="31">
+        <v>20000</v>
+      </c>
+      <c r="D40" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E40" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F40" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G40" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H40" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="34" t="s">
+        <v>862</v>
+      </c>
+      <c r="B41" s="30" t="s">
+        <v>863</v>
+      </c>
+      <c r="C41" s="31">
+        <v>15000</v>
+      </c>
+      <c r="D41" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E41" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F41" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G41" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H41" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="34" t="s">
+        <v>484</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>719</v>
+      </c>
+      <c r="C42" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="34" t="s">
+        <v>998</v>
+      </c>
+      <c r="B43" s="30" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C43" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D43" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E43" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F43" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G43" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H43" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="34" t="s">
+        <v>859</v>
+      </c>
+      <c r="B44" s="30" t="s">
+        <v>860</v>
+      </c>
+      <c r="C44" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D44" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E44" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F44" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G44" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H44" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="34" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B45" s="30" t="s">
+        <v>980</v>
+      </c>
+      <c r="C45" s="31">
+        <v>10500</v>
+      </c>
+      <c r="D45" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E45" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F45" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G45" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H45" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="34" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B46" s="30" t="s">
+        <v>999</v>
+      </c>
+      <c r="C46" s="31">
+        <v>14500</v>
+      </c>
+      <c r="D46" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E46" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F46" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G46" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H46" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="34" t="s">
+        <v>979</v>
+      </c>
+      <c r="B47" s="30" t="s">
+        <v>981</v>
+      </c>
+      <c r="C47" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D47" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E47" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F47" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G47" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H47" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="34" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B48" s="30" t="s">
         <v>1000</v>
       </c>
+      <c r="C48" s="31">
+        <v>16000</v>
+      </c>
+      <c r="D48" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E48" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F48" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G48" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H48" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="34" t="s">
+        <v>487</v>
+      </c>
+      <c r="B49" s="30" t="s">
+        <v>490</v>
+      </c>
+      <c r="C49" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D49" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E49" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F49" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G49" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H49" s="36" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="34" t="s">
+        <v>985</v>
+      </c>
+      <c r="B50" s="30" t="s">
+        <v>989</v>
+      </c>
+      <c r="C50" s="31">
+        <v>16000</v>
+      </c>
+      <c r="D50" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E50" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F50" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G50" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H50" s="36" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="34" t="s">
+        <v>488</v>
+      </c>
+      <c r="B51" s="30" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C51" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D51" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E51" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F51" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G51" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H51" s="36" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="34" t="s">
+        <v>992</v>
+      </c>
+      <c r="B52" s="30" t="s">
+        <v>993</v>
+      </c>
+      <c r="C52" s="31">
+        <v>20000</v>
+      </c>
+      <c r="D52" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E52" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F52" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G52" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H52" s="36" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="34" t="s">
+        <v>489</v>
+      </c>
+      <c r="B53" s="30" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C53" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D53" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E53" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F53" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G53" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H53" s="36" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="34" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B54" s="30" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C54" s="31">
+        <v>12500</v>
+      </c>
+      <c r="D54" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E54" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F54" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G54" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H54" s="36" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="34" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B55" s="30" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C55" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D55" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E55" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F55" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G55" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H55" s="36" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="17">
+      <c r="A56" s="34" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B56" s="45" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C56" s="31">
+        <v>16000</v>
+      </c>
+      <c r="D56" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E56" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F56" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G56" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H56" s="36" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="34" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B57" s="30" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C57" s="31">
+        <v>16500</v>
+      </c>
+      <c r="D57" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E57" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F57" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G57" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H57" s="36" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="34" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B58" s="30" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C58" s="31">
+        <v>17000</v>
+      </c>
+      <c r="D58" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E58" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F58" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G58" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H58" s="36" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="34" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B59" s="30" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C59" s="31">
+        <v>7500</v>
+      </c>
+      <c r="D59" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="E59" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F59" s="33" t="s">
+        <v>848</v>
+      </c>
+      <c r="G59" s="33" t="s">
+        <v>510</v>
+      </c>
+      <c r="H59" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="17" thickBot="1">
+      <c r="A60" s="22" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B60" s="23" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C60" s="24">
+        <v>8000</v>
+      </c>
+      <c r="D60" s="25" t="s">
+        <v>317</v>
+      </c>
+      <c r="E60" s="25" t="s">
+        <v>312</v>
+      </c>
+      <c r="F60" s="25" t="s">
+        <v>848</v>
+      </c>
+      <c r="G60" s="25" t="s">
+        <v>510</v>
+      </c>
+      <c r="H60" s="60" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="C61" s="29"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="C62" s="29"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="C63" s="29"/>
+      <c r="D63" s="2"/>
+      <c r="E63" s="2"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="C64" s="29"/>
+      <c r="D64" s="2"/>
+      <c r="E64" s="2"/>
+    </row>
+    <row r="65" spans="3:5">
+      <c r="C65" s="29"/>
+      <c r="D65" s="2"/>
+      <c r="E65" s="2"/>
+    </row>
+    <row r="66" spans="3:5">
+      <c r="C66" s="29"/>
+      <c r="D66" s="2"/>
+      <c r="E66" s="2"/>
+    </row>
+    <row r="67" spans="3:5">
+      <c r="C67" s="29"/>
+      <c r="D67" s="2"/>
+      <c r="E67" s="2"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="D7:H60" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:C5"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:H6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98457584-C80B-3B46-A87A-A89CD9574798}">
+  <sheetPr>
+    <tabColor rgb="FFFF0000"/>
+  </sheetPr>
+  <dimension ref="A1:K53"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="F5" sqref="F5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
+  <cols>
+    <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="63.5" customWidth="1"/>
+    <col min="3" max="3" width="15" customWidth="1"/>
+    <col min="4" max="4" width="56.5" customWidth="1"/>
+    <col min="5" max="5" width="20.5" customWidth="1"/>
+    <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20" style="2" customWidth="1"/>
+    <col min="9" max="9" width="17" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="146"/>
+    </row>
+    <row r="2" spans="1:11" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="147"/>
+      <c r="I2" s="148"/>
+    </row>
+    <row r="3" spans="1:11" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="149"/>
+      <c r="I3" s="150"/>
+    </row>
+    <row r="4" spans="1:11" ht="16" customHeight="1">
+      <c r="A4" s="199"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="199"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="147"/>
+      <c r="I4" s="148"/>
+    </row>
+    <row r="5" spans="1:11" ht="16" customHeight="1">
+      <c r="A5" s="199"/>
+      <c r="B5" s="199"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="151"/>
+      <c r="I5" s="152"/>
+    </row>
+    <row r="6" spans="1:11" ht="25" thickBot="1">
+      <c r="A6" s="167" t="s">
+        <v>956</v>
+      </c>
+      <c r="B6" s="168"/>
+      <c r="C6" s="169"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="170"/>
+      <c r="I6" s="171"/>
+    </row>
+    <row r="7" spans="1:11" ht="18" customHeight="1" thickBot="1">
+      <c r="A7" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>614</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>595</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="F7" s="10" t="s">
+        <v>691</v>
+      </c>
+      <c r="G7" s="12" t="s">
+        <v>610</v>
+      </c>
+      <c r="H7" s="12" t="s">
+        <v>689</v>
+      </c>
+      <c r="I7" s="12" t="s">
+        <v>693</v>
+      </c>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="17" t="s">
+        <v>295</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>505</v>
+      </c>
+      <c r="C8" s="19">
+        <v>2600</v>
+      </c>
       <c r="D8" s="20">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E8" s="21" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F8" s="21" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>61</v>
       </c>
       <c r="H8" s="21" t="s">
         <v>1061</v>
       </c>
       <c r="I8" s="52" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" s="34" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>192</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>504</v>
       </c>
       <c r="C9" s="31">
-        <v>1000</v>
+        <v>2800</v>
       </c>
       <c r="D9" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E9" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F9" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G9" s="33" t="s">
         <v>61</v>
       </c>
       <c r="H9" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I9" s="36" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" s="34" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>193</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>503</v>
       </c>
       <c r="C10" s="31">
-        <v>1100</v>
+        <v>3000</v>
       </c>
       <c r="D10" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E10" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F10" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G10" s="33" t="s">
         <v>61</v>
       </c>
       <c r="H10" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I10" s="36" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" s="34" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>194</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>502</v>
       </c>
       <c r="C11" s="31">
-        <v>1200</v>
+        <v>3500</v>
       </c>
       <c r="D11" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E11" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F11" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G11" s="33" t="s">
-        <v>319</v>
+        <v>61</v>
       </c>
       <c r="H11" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I11" s="36" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" s="34" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>195</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>501</v>
       </c>
       <c r="C12" s="31">
-        <v>1200</v>
+        <v>3800</v>
       </c>
       <c r="D12" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E12" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F12" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G12" s="33" t="s">
-        <v>319</v>
+        <v>61</v>
       </c>
       <c r="H12" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I12" s="36" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" s="34" t="s">
-        <v>51</v>
+        <v>1533</v>
       </c>
       <c r="B13" s="30" t="s">
-        <v>524</v>
+        <v>1534</v>
       </c>
       <c r="C13" s="31">
-        <v>950</v>
+        <v>4000</v>
       </c>
       <c r="D13" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E13" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F13" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G13" s="33" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H13" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I13" s="36" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" s="34" t="s">
-        <v>52</v>
+        <v>296</v>
       </c>
       <c r="B14" s="30" t="s">
-        <v>525</v>
+        <v>500</v>
       </c>
       <c r="C14" s="31">
-        <v>900</v>
+        <v>3000</v>
       </c>
       <c r="D14" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E14" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F14" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G14" s="33" t="s">
-        <v>320</v>
+        <v>61</v>
       </c>
       <c r="H14" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I14" s="36" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" s="34" t="s">
-        <v>53</v>
+        <v>186</v>
       </c>
       <c r="B15" s="30" t="s">
-        <v>526</v>
+        <v>499</v>
       </c>
       <c r="C15" s="31">
-        <v>1000</v>
+        <v>3200</v>
       </c>
       <c r="D15" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E15" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F15" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G15" s="33" t="s">
-        <v>320</v>
+        <v>61</v>
       </c>
       <c r="H15" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I15" s="36" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" ht="17" customHeight="1" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" s="34" t="s">
-        <v>54</v>
+        <v>297</v>
       </c>
       <c r="B16" s="30" t="s">
-        <v>522</v>
+        <v>498</v>
       </c>
       <c r="C16" s="31">
-        <v>950</v>
+        <v>3500</v>
       </c>
       <c r="D16" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E16" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F16" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G16" s="33" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="H16" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I16" s="36" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" s="34" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B17" s="30" t="s">
-        <v>521</v>
+        <v>497</v>
       </c>
       <c r="C17" s="31">
-        <v>900</v>
+        <v>3800</v>
       </c>
       <c r="D17" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E17" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F17" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G17" s="33" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="H17" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I17" s="36" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" s="34" t="s">
-        <v>1039</v>
+        <v>188</v>
       </c>
       <c r="B18" s="30" t="s">
-        <v>32</v>
+        <v>496</v>
       </c>
       <c r="C18" s="31">
-        <v>950</v>
+        <v>4200</v>
       </c>
       <c r="D18" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E18" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F18" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G18" s="33" t="s">
         <v>61</v>
       </c>
       <c r="H18" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I18" s="36" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" s="34" t="s">
-        <v>628</v>
+        <v>1531</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>627</v>
+        <v>1532</v>
       </c>
       <c r="C19" s="31">
-        <v>900</v>
+        <v>4500</v>
       </c>
       <c r="D19" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E19" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F19" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G19" s="33" t="s">
         <v>61</v>
       </c>
       <c r="H19" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I19" s="36" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" s="34" t="s">
-        <v>55</v>
+        <v>298</v>
       </c>
       <c r="B20" s="30" t="s">
-        <v>523</v>
+        <v>491</v>
       </c>
       <c r="C20" s="31">
-        <v>1000</v>
+        <v>2800</v>
       </c>
       <c r="D20" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E20" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F20" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G20" s="33" t="s">
         <v>61</v>
       </c>
       <c r="H20" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I20" s="36" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" s="34" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>189</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>492</v>
       </c>
       <c r="C21" s="31">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="D21" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E21" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F21" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G21" s="33" t="s">
-        <v>319</v>
+        <v>61</v>
       </c>
       <c r="H21" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I21" s="36" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" s="34" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>299</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>493</v>
       </c>
       <c r="C22" s="31">
-        <v>1000</v>
+        <v>3200</v>
       </c>
       <c r="D22" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E22" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F22" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G22" s="33" t="s">
-        <v>319</v>
+        <v>61</v>
       </c>
       <c r="H22" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I22" s="36" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" s="34" t="s">
-        <v>56</v>
+        <v>190</v>
       </c>
       <c r="B23" s="30" t="s">
-        <v>524</v>
+        <v>494</v>
       </c>
       <c r="C23" s="31">
-        <v>550</v>
+        <v>3600</v>
       </c>
       <c r="D23" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E23" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F23" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G23" s="33" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H23" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I23" s="36" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" s="34" t="s">
-        <v>57</v>
+        <v>191</v>
       </c>
       <c r="B24" s="30" t="s">
-        <v>525</v>
+        <v>495</v>
       </c>
       <c r="C24" s="31">
-        <v>600</v>
+        <v>3800</v>
       </c>
       <c r="D24" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E24" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F24" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G24" s="33" t="s">
-        <v>320</v>
+        <v>61</v>
       </c>
       <c r="H24" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I24" s="36" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" s="34" t="s">
-        <v>58</v>
+        <v>1535</v>
       </c>
       <c r="B25" s="30" t="s">
-        <v>526</v>
+        <v>1536</v>
       </c>
       <c r="C25" s="31">
-        <v>650</v>
+        <v>4300</v>
       </c>
       <c r="D25" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E25" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F25" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G25" s="33" t="s">
-        <v>320</v>
+        <v>61</v>
       </c>
       <c r="H25" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I25" s="36" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" s="34" t="s">
-        <v>59</v>
+        <v>931</v>
       </c>
       <c r="B26" s="30" t="s">
-        <v>522</v>
+        <v>1901</v>
       </c>
       <c r="C26" s="31">
-        <v>600</v>
+        <v>3400</v>
       </c>
       <c r="D26" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E26" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F26" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G26" s="33" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="H26" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I26" s="36" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" s="34" t="s">
-        <v>185</v>
+        <v>932</v>
       </c>
       <c r="B27" s="30" t="s">
-        <v>521</v>
+        <v>1902</v>
       </c>
       <c r="C27" s="31">
-        <v>600</v>
+        <v>3700</v>
       </c>
       <c r="D27" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E27" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F27" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G27" s="33" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="H27" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I27" s="36" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" s="34" t="s">
-        <v>1040</v>
+        <v>933</v>
       </c>
       <c r="B28" s="30" t="s">
-        <v>32</v>
+        <v>1903</v>
       </c>
       <c r="C28" s="31">
-        <v>950</v>
+        <v>4000</v>
       </c>
       <c r="D28" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E28" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F28" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G28" s="33" t="s">
         <v>61</v>
       </c>
       <c r="H28" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I28" s="36" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
       <c r="A29" s="34" t="s">
-        <v>1041</v>
+        <v>1889</v>
       </c>
       <c r="B29" s="30" t="s">
-        <v>627</v>
+        <v>1895</v>
       </c>
       <c r="C29" s="31">
-        <v>900</v>
+        <v>3400</v>
       </c>
       <c r="D29" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E29" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F29" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G29" s="33" t="s">
         <v>61</v>
       </c>
       <c r="H29" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I29" s="36" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" s="34" t="s">
-        <v>1042</v>
+        <v>1890</v>
       </c>
       <c r="B30" s="30" t="s">
-        <v>523</v>
+        <v>1896</v>
       </c>
       <c r="C30" s="31">
-        <v>1000</v>
+        <v>3600</v>
       </c>
       <c r="D30" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E30" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F30" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G30" s="33" t="s">
         <v>61</v>
       </c>
       <c r="H30" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I30" s="36" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" s="34" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>1891</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>1897</v>
       </c>
       <c r="C31" s="31">
-        <v>1000</v>
+        <v>3850</v>
       </c>
       <c r="D31" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E31" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F31" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G31" s="33" t="s">
-        <v>319</v>
+        <v>61</v>
       </c>
       <c r="H31" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I31" s="36" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" s="34" t="s">
-        <v>1044</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>1892</v>
+      </c>
+      <c r="B32" s="30" t="s">
+        <v>1898</v>
       </c>
       <c r="C32" s="31">
-        <v>1000</v>
+        <v>4200</v>
       </c>
       <c r="D32" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E32" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F32" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G32" s="33" t="s">
-        <v>319</v>
+        <v>61</v>
       </c>
       <c r="H32" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I32" s="36" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" s="34" t="s">
-        <v>865</v>
+        <v>1893</v>
       </c>
       <c r="B33" s="30" t="s">
-        <v>524</v>
+        <v>1899</v>
       </c>
       <c r="C33" s="31">
-        <v>550</v>
+        <v>4700</v>
       </c>
       <c r="D33" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E33" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F33" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G33" s="33" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H33" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I33" s="36" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
       <c r="A34" s="34" t="s">
-        <v>1045</v>
+        <v>1894</v>
       </c>
       <c r="B34" s="30" t="s">
-        <v>525</v>
+        <v>1900</v>
       </c>
       <c r="C34" s="31">
-        <v>600</v>
+        <v>6000</v>
       </c>
       <c r="D34" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E34" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F34" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G34" s="33" t="s">
-        <v>320</v>
+        <v>61</v>
       </c>
       <c r="H34" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I34" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="34" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B35" s="30" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C35" s="31">
+        <v>180</v>
+      </c>
+      <c r="D35" s="32">
+        <v>100</v>
+      </c>
+      <c r="E35" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="F35" s="33" t="s">
+        <v>318</v>
+      </c>
+      <c r="G35" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H35" s="33"/>
+      <c r="I35" s="36"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="34" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B36" s="30" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C36" s="31">
+        <v>200</v>
+      </c>
+      <c r="D36" s="32">
+        <v>100</v>
+      </c>
+      <c r="E36" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="F36" s="33" t="s">
+        <v>318</v>
+      </c>
+      <c r="G36" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H36" s="33"/>
+      <c r="I36" s="36"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="34" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C37" s="31">
+        <v>1000</v>
+      </c>
+      <c r="D37" s="32">
+        <v>1</v>
+      </c>
+      <c r="E37" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="F37" s="33" t="s">
+        <v>318</v>
+      </c>
+      <c r="G37" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H37" s="33"/>
+      <c r="I37" s="36"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="34" t="s">
+        <v>529</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C38" s="31">
+        <v>3150</v>
+      </c>
+      <c r="D38" s="32">
+        <v>1</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F38" s="33" t="s">
+        <v>318</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="H38" s="33" t="s">
+        <v>549</v>
+      </c>
+      <c r="I38" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="34" t="s">
+        <v>651</v>
+      </c>
+      <c r="B39" s="30" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C39" s="31">
+        <v>3150</v>
+      </c>
+      <c r="D39" s="32">
+        <v>1</v>
+      </c>
+      <c r="E39" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F39" s="33" t="s">
+        <v>318</v>
+      </c>
+      <c r="G39" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="H39" s="33" t="s">
+        <v>549</v>
+      </c>
+      <c r="I39" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="34" t="s">
+        <v>213</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C40" s="31">
+        <v>2500</v>
+      </c>
+      <c r="D40" s="32">
+        <v>1</v>
+      </c>
+      <c r="E40" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F40" s="33" t="s">
+        <v>318</v>
+      </c>
+      <c r="G40" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="H40" s="33" t="s">
+        <v>550</v>
+      </c>
+      <c r="I40" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="34" t="s">
+        <v>301</v>
+      </c>
+      <c r="B41" s="30" t="s">
         <v>1062</v>
       </c>
-      <c r="I34" s="36" t="s">
-[...51 lines deleted...]
-      <c r="G36" s="33" t="s">
+      <c r="C41" s="31">
+        <v>2900</v>
+      </c>
+      <c r="D41" s="32">
+        <v>1</v>
+      </c>
+      <c r="E41" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F41" s="33" t="s">
+        <v>318</v>
+      </c>
+      <c r="G41" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="H36" s="33" t="s">
-[...25 lines deleted...]
-      <c r="G37" s="33" t="s">
+      <c r="H41" s="33" t="s">
+        <v>550</v>
+      </c>
+      <c r="I41" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="34" t="s">
+        <v>955</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C42" s="31">
+        <v>2000</v>
+      </c>
+      <c r="D42" s="32">
+        <v>1</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>318</v>
+      </c>
+      <c r="G42" s="33" t="s">
         <v>63</v>
-      </c>
-[...143 lines deleted...]
-        <v>319</v>
       </c>
       <c r="H42" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I42" s="36" t="s">
-        <v>1050</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
       <c r="A43" s="34" t="s">
-        <v>1055</v>
+        <v>1766</v>
       </c>
       <c r="B43" s="30" t="s">
-        <v>524</v>
+        <v>1765</v>
       </c>
       <c r="C43" s="31">
-        <v>550</v>
+        <v>2500</v>
       </c>
       <c r="D43" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E43" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F43" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G43" s="33" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H43" s="33" t="s">
         <v>1061</v>
       </c>
       <c r="I43" s="36" t="s">
-        <v>1050</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" s="34" t="s">
-        <v>1056</v>
+        <v>947</v>
       </c>
       <c r="B44" s="30" t="s">
-        <v>525</v>
+        <v>1063</v>
       </c>
       <c r="C44" s="31">
-        <v>600</v>
+        <v>2500</v>
       </c>
       <c r="D44" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E44" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F44" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G44" s="33" t="s">
-        <v>320</v>
+        <v>63</v>
       </c>
       <c r="H44" s="33" t="s">
-        <v>1062</v>
+        <v>550</v>
       </c>
       <c r="I44" s="36" t="s">
-        <v>1050</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" s="34" t="s">
-        <v>1057</v>
+        <v>948</v>
       </c>
       <c r="B45" s="30" t="s">
-        <v>526</v>
+        <v>1064</v>
       </c>
       <c r="C45" s="31">
-        <v>650</v>
+        <v>2500</v>
       </c>
       <c r="D45" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E45" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F45" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G45" s="33" t="s">
-        <v>320</v>
+        <v>63</v>
       </c>
       <c r="H45" s="33" t="s">
-        <v>1062</v>
+        <v>550</v>
       </c>
       <c r="I45" s="36" t="s">
-        <v>1050</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" s="34" t="s">
-        <v>1058</v>
+        <v>248</v>
       </c>
       <c r="B46" s="30" t="s">
-        <v>522</v>
+        <v>1299</v>
       </c>
       <c r="C46" s="31">
-        <v>600</v>
+        <v>2500</v>
       </c>
       <c r="D46" s="32">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E46" s="33" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F46" s="33" t="s">
-        <v>60</v>
+        <v>318</v>
       </c>
       <c r="G46" s="33" t="s">
         <v>63</v>
       </c>
       <c r="H46" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I46" s="36" t="s">
-        <v>1050</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:9" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
       <c r="A47" s="34" t="s">
+        <v>249</v>
+      </c>
+      <c r="B47" s="30" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C47" s="31">
+        <v>2500</v>
+      </c>
+      <c r="D47" s="32">
+        <v>1</v>
+      </c>
+      <c r="E47" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F47" s="33" t="s">
+        <v>318</v>
+      </c>
+      <c r="G47" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="H47" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I47" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="34" t="s">
+        <v>250</v>
+      </c>
+      <c r="B48" s="30" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C48" s="31">
+        <v>2700</v>
+      </c>
+      <c r="D48" s="32">
+        <v>1</v>
+      </c>
+      <c r="E48" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F48" s="33" t="s">
+        <v>318</v>
+      </c>
+      <c r="G48" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H48" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I48" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="34" t="s">
+        <v>954</v>
+      </c>
+      <c r="B49" s="30" t="s">
+        <v>945</v>
+      </c>
+      <c r="C49" s="31">
+        <v>2000</v>
+      </c>
+      <c r="D49" s="32">
+        <v>1</v>
+      </c>
+      <c r="E49" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F49" s="33" t="s">
+        <v>318</v>
+      </c>
+      <c r="G49" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="H49" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I49" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B50" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="C50" s="31">
+        <v>1950</v>
+      </c>
+      <c r="D50" s="32">
+        <v>10</v>
+      </c>
+      <c r="E50" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F50" s="33" t="s">
+        <v>318</v>
+      </c>
+      <c r="G50" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H50" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I50" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B51" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="C51" s="31">
+        <v>1950</v>
+      </c>
+      <c r="D51" s="32">
+        <v>10</v>
+      </c>
+      <c r="E51" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F51" s="33" t="s">
+        <v>318</v>
+      </c>
+      <c r="G51" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H51" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I51" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B52" s="30" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C52" s="31">
+        <v>1950</v>
+      </c>
+      <c r="D52" s="32">
+        <v>25</v>
+      </c>
+      <c r="E52" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F52" s="33" t="s">
+        <v>318</v>
+      </c>
+      <c r="G52" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H52" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I52" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="17" thickBot="1">
+      <c r="A53" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="B53" s="23" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C53" s="24">
+        <v>1950</v>
+      </c>
+      <c r="D53" s="26">
+        <v>25</v>
+      </c>
+      <c r="E53" s="25" t="s">
+        <v>316</v>
+      </c>
+      <c r="F53" s="25" t="s">
+        <v>318</v>
+      </c>
+      <c r="G53" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="H53" s="25" t="s">
         <v>1059</v>
       </c>
-      <c r="B47" s="30" t="s">
-[...50 lines deleted...]
-      <c r="C50" s="3"/>
+      <c r="I53" s="60" t="s">
+        <v>174</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="D7:I48" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
-[...3 lines deleted...]
-    <mergeCell ref="D1:I6"/>
+  <autoFilter ref="D7:I53" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <mergeCells count="3">
+    <mergeCell ref="D6:I6"/>
+    <mergeCell ref="A1:C5"/>
+    <mergeCell ref="A6:C6"/>
+  </mergeCells>
+  <phoneticPr fontId="11" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53E5993D-74FD-1046-A974-48BD37892689}">
+  <sheetPr>
+    <tabColor rgb="FF92D050"/>
+  </sheetPr>
+  <dimension ref="A1:P70"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:D5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
+  <cols>
+    <col min="1" max="1" width="19.5" customWidth="1"/>
+    <col min="2" max="2" width="61.5" customWidth="1"/>
+    <col min="3" max="3" width="12.33203125" customWidth="1"/>
+    <col min="4" max="4" width="56.83203125" customWidth="1"/>
+    <col min="5" max="5" width="20" customWidth="1"/>
+    <col min="6" max="6" width="21" customWidth="1"/>
+    <col min="7" max="7" width="16.33203125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="14.6640625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="17" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="146"/>
+    </row>
+    <row r="2" spans="1:16" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="147"/>
+      <c r="I2" s="148"/>
+    </row>
+    <row r="3" spans="1:16" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="149"/>
+      <c r="I3" s="150"/>
+    </row>
+    <row r="4" spans="1:16" ht="16" customHeight="1">
+      <c r="A4" s="199"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="199"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="147"/>
+      <c r="I4" s="148"/>
+    </row>
+    <row r="5" spans="1:16" ht="16" customHeight="1">
+      <c r="A5" s="199"/>
+      <c r="B5" s="199"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="151"/>
+      <c r="I5" s="152"/>
+    </row>
+    <row r="6" spans="1:16" ht="25" thickBot="1">
+      <c r="A6" s="167" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B6" s="168"/>
+      <c r="C6" s="169"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="170"/>
+      <c r="I6" s="171"/>
+    </row>
+    <row r="7" spans="1:16" ht="18" thickBot="1">
+      <c r="A7" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>708</v>
+      </c>
+      <c r="C7" s="14" t="s">
+        <v>614</v>
+      </c>
+      <c r="D7" s="14" t="s">
+        <v>615</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>697</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>712</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>714</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>715</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>690</v>
+      </c>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="127" t="s">
+        <v>908</v>
+      </c>
+      <c r="B8" s="128" t="s">
+        <v>906</v>
+      </c>
+      <c r="C8" s="136">
+        <v>9000</v>
+      </c>
+      <c r="D8" s="129">
+        <v>1</v>
+      </c>
+      <c r="E8" s="129" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F8" s="129" t="s">
+        <v>713</v>
+      </c>
+      <c r="G8" s="129" t="s">
+        <v>687</v>
+      </c>
+      <c r="H8" s="129" t="s">
+        <v>687</v>
+      </c>
+      <c r="I8" s="130">
+        <v>220</v>
+      </c>
+      <c r="P8" s="29"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="72" t="s">
+        <v>909</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>934</v>
+      </c>
+      <c r="C9" s="31">
+        <v>11000</v>
+      </c>
+      <c r="D9" s="41">
+        <v>1</v>
+      </c>
+      <c r="E9" s="41" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F9" s="41" t="s">
+        <v>713</v>
+      </c>
+      <c r="G9" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H9" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="I9" s="42">
+        <v>220</v>
+      </c>
+      <c r="P9" s="29"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="72" t="s">
+        <v>910</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>929</v>
+      </c>
+      <c r="C10" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D10" s="41">
+        <v>1</v>
+      </c>
+      <c r="E10" s="41" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F10" s="41" t="s">
+        <v>713</v>
+      </c>
+      <c r="G10" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="H10" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="I10" s="42">
+        <v>24</v>
+      </c>
+      <c r="P10" s="29"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="72" t="s">
+        <v>911</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>935</v>
+      </c>
+      <c r="C11" s="31">
+        <v>11000</v>
+      </c>
+      <c r="D11" s="41">
+        <v>1</v>
+      </c>
+      <c r="E11" s="41" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F11" s="41" t="s">
+        <v>713</v>
+      </c>
+      <c r="G11" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H11" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="I11" s="42">
+        <v>24</v>
+      </c>
+      <c r="P11" s="29"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="72" t="s">
+        <v>912</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>907</v>
+      </c>
+      <c r="C12" s="31">
+        <v>10500</v>
+      </c>
+      <c r="D12" s="41">
+        <v>1</v>
+      </c>
+      <c r="E12" s="41" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F12" s="41" t="s">
+        <v>175</v>
+      </c>
+      <c r="G12" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="H12" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="I12" s="42">
+        <v>24</v>
+      </c>
+      <c r="P12" s="29"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="131" t="s">
+        <v>913</v>
+      </c>
+      <c r="B13" s="132" t="s">
+        <v>925</v>
+      </c>
+      <c r="C13" s="135">
+        <v>11000</v>
+      </c>
+      <c r="D13" s="133">
+        <v>1</v>
+      </c>
+      <c r="E13" s="133" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F13" s="133" t="s">
+        <v>713</v>
+      </c>
+      <c r="G13" s="133" t="s">
+        <v>687</v>
+      </c>
+      <c r="H13" s="133" t="s">
+        <v>687</v>
+      </c>
+      <c r="I13" s="134">
+        <v>220</v>
+      </c>
+      <c r="P13" s="29"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="72" t="s">
+        <v>914</v>
+      </c>
+      <c r="B14" s="40" t="s">
+        <v>936</v>
+      </c>
+      <c r="C14" s="31">
+        <v>12500</v>
+      </c>
+      <c r="D14" s="41">
+        <v>1</v>
+      </c>
+      <c r="E14" s="41" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F14" s="41" t="s">
+        <v>713</v>
+      </c>
+      <c r="G14" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H14" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="I14" s="42">
+        <v>220</v>
+      </c>
+      <c r="P14" s="29"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="72" t="s">
+        <v>915</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>928</v>
+      </c>
+      <c r="C15" s="31">
+        <v>11500</v>
+      </c>
+      <c r="D15" s="41">
+        <v>1</v>
+      </c>
+      <c r="E15" s="41" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F15" s="41" t="s">
+        <v>713</v>
+      </c>
+      <c r="G15" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="H15" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="I15" s="42">
+        <v>24</v>
+      </c>
+      <c r="P15" s="29"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="72" t="s">
+        <v>916</v>
+      </c>
+      <c r="B16" s="40" t="s">
+        <v>937</v>
+      </c>
+      <c r="C16" s="31">
+        <v>12500</v>
+      </c>
+      <c r="D16" s="41">
+        <v>1</v>
+      </c>
+      <c r="E16" s="41" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F16" s="41" t="s">
+        <v>713</v>
+      </c>
+      <c r="G16" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H16" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="I16" s="42">
+        <v>24</v>
+      </c>
+      <c r="P16" s="29"/>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" s="72" t="s">
+        <v>917</v>
+      </c>
+      <c r="B17" s="40" t="s">
+        <v>924</v>
+      </c>
+      <c r="C17" s="31">
+        <v>12500</v>
+      </c>
+      <c r="D17" s="41">
+        <v>1</v>
+      </c>
+      <c r="E17" s="41" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F17" s="41" t="s">
+        <v>175</v>
+      </c>
+      <c r="G17" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="H17" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="I17" s="42">
+        <v>24</v>
+      </c>
+      <c r="P17" s="29"/>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" s="131" t="s">
+        <v>918</v>
+      </c>
+      <c r="B18" s="132" t="s">
+        <v>926</v>
+      </c>
+      <c r="C18" s="135">
+        <v>11500</v>
+      </c>
+      <c r="D18" s="133">
+        <v>1</v>
+      </c>
+      <c r="E18" s="133" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F18" s="133" t="s">
+        <v>713</v>
+      </c>
+      <c r="G18" s="133" t="s">
+        <v>687</v>
+      </c>
+      <c r="H18" s="133" t="s">
+        <v>687</v>
+      </c>
+      <c r="I18" s="134">
+        <v>220</v>
+      </c>
+      <c r="P18" s="29"/>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" s="72" t="s">
+        <v>919</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>938</v>
+      </c>
+      <c r="C19" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D19" s="41">
+        <v>1</v>
+      </c>
+      <c r="E19" s="41" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F19" s="41" t="s">
+        <v>713</v>
+      </c>
+      <c r="G19" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H19" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="I19" s="42">
+        <v>220</v>
+      </c>
+      <c r="P19" s="29"/>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" s="131" t="s">
+        <v>920</v>
+      </c>
+      <c r="B20" s="132" t="s">
+        <v>927</v>
+      </c>
+      <c r="C20" s="135">
+        <v>11500</v>
+      </c>
+      <c r="D20" s="133">
+        <v>1</v>
+      </c>
+      <c r="E20" s="133" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F20" s="133" t="s">
+        <v>713</v>
+      </c>
+      <c r="G20" s="133" t="s">
+        <v>687</v>
+      </c>
+      <c r="H20" s="133" t="s">
+        <v>687</v>
+      </c>
+      <c r="I20" s="134">
+        <v>24</v>
+      </c>
+      <c r="P20" s="29"/>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" s="72" t="s">
+        <v>921</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>939</v>
+      </c>
+      <c r="C21" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D21" s="41">
+        <v>1</v>
+      </c>
+      <c r="E21" s="41" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F21" s="41" t="s">
+        <v>713</v>
+      </c>
+      <c r="G21" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H21" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="I21" s="42">
+        <v>24</v>
+      </c>
+      <c r="P21" s="29"/>
+    </row>
+    <row r="22" spans="1:16" ht="17" thickBot="1">
+      <c r="A22" s="96" t="s">
+        <v>922</v>
+      </c>
+      <c r="B22" s="37" t="s">
+        <v>923</v>
+      </c>
+      <c r="C22" s="24">
+        <v>13000</v>
+      </c>
+      <c r="D22" s="38">
+        <v>1</v>
+      </c>
+      <c r="E22" s="38" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F22" s="38" t="s">
+        <v>175</v>
+      </c>
+      <c r="G22" s="38" t="s">
+        <v>687</v>
+      </c>
+      <c r="H22" s="38" t="s">
+        <v>687</v>
+      </c>
+      <c r="I22" s="39">
+        <v>24</v>
+      </c>
+      <c r="P22" s="29"/>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" s="137" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B23" s="128" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C23" s="136">
+        <v>10500</v>
+      </c>
+      <c r="D23" s="129">
+        <v>1</v>
+      </c>
+      <c r="E23" s="129" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F23" s="129" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G23" s="129" t="s">
+        <v>687</v>
+      </c>
+      <c r="H23" s="129" t="s">
+        <v>686</v>
+      </c>
+      <c r="I23" s="130">
+        <v>220</v>
+      </c>
+      <c r="P23" s="29"/>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" s="34" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B24" s="40" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C24" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D24" s="41">
+        <v>1</v>
+      </c>
+      <c r="E24" s="41" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F24" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G24" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H24" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I24" s="42">
+        <v>220</v>
+      </c>
+      <c r="P24" s="29"/>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" s="34" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B25" s="40" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C25" s="31">
+        <v>11000</v>
+      </c>
+      <c r="D25" s="41">
+        <v>1</v>
+      </c>
+      <c r="E25" s="41" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F25" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G25" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="H25" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I25" s="42">
+        <v>24</v>
+      </c>
+      <c r="P25" s="29"/>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" s="34" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B26" s="40" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C26" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D26" s="41">
+        <v>1</v>
+      </c>
+      <c r="E26" s="41" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F26" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G26" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H26" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I26" s="42">
+        <v>24</v>
+      </c>
+      <c r="P26" s="29"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" s="34" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B27" s="40" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C27" s="31">
+        <v>12750</v>
+      </c>
+      <c r="D27" s="41">
+        <v>1</v>
+      </c>
+      <c r="E27" s="41" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F27" s="41" t="s">
+        <v>175</v>
+      </c>
+      <c r="G27" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="H27" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I27" s="42">
+        <v>24</v>
+      </c>
+      <c r="P27" s="29"/>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" s="138" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B28" s="132" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C28" s="135">
+        <v>12000</v>
+      </c>
+      <c r="D28" s="133">
+        <v>1</v>
+      </c>
+      <c r="E28" s="133" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F28" s="133" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G28" s="133" t="s">
+        <v>687</v>
+      </c>
+      <c r="H28" s="133" t="s">
+        <v>686</v>
+      </c>
+      <c r="I28" s="134">
+        <v>220</v>
+      </c>
+      <c r="P28" s="29"/>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" s="34" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B29" s="40" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C29" s="31">
+        <v>13500</v>
+      </c>
+      <c r="D29" s="41">
+        <v>1</v>
+      </c>
+      <c r="E29" s="41" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F29" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G29" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H29" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I29" s="42">
+        <v>220</v>
+      </c>
+      <c r="P29" s="29"/>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" s="34" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B30" s="40" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C30" s="31">
+        <v>12500</v>
+      </c>
+      <c r="D30" s="41">
+        <v>1</v>
+      </c>
+      <c r="E30" s="41" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F30" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G30" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="H30" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I30" s="42">
+        <v>24</v>
+      </c>
+      <c r="P30" s="29"/>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" s="34" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B31" s="40" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C31" s="31">
+        <v>13500</v>
+      </c>
+      <c r="D31" s="41">
+        <v>1</v>
+      </c>
+      <c r="E31" s="41" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F31" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G31" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H31" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I31" s="42">
+        <v>24</v>
+      </c>
+      <c r="P31" s="29"/>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" s="34" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B32" s="40" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C32" s="31">
+        <v>14250</v>
+      </c>
+      <c r="D32" s="41">
+        <v>1</v>
+      </c>
+      <c r="E32" s="41" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F32" s="41" t="s">
+        <v>175</v>
+      </c>
+      <c r="G32" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="H32" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I32" s="42">
+        <v>24</v>
+      </c>
+      <c r="P32" s="29"/>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" s="138" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B33" s="132" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C33" s="135">
+        <v>13500</v>
+      </c>
+      <c r="D33" s="133">
+        <v>1</v>
+      </c>
+      <c r="E33" s="133" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F33" s="133" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G33" s="133" t="s">
+        <v>687</v>
+      </c>
+      <c r="H33" s="133" t="s">
+        <v>686</v>
+      </c>
+      <c r="I33" s="134">
+        <v>220</v>
+      </c>
+      <c r="P33" s="29"/>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" s="34" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B34" s="40" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C34" s="31">
+        <v>15250</v>
+      </c>
+      <c r="D34" s="41">
+        <v>1</v>
+      </c>
+      <c r="E34" s="41" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F34" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G34" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H34" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I34" s="42">
+        <v>220</v>
+      </c>
+      <c r="P34" s="29"/>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35" s="34" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B35" s="40" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C35" s="31">
+        <v>14250</v>
+      </c>
+      <c r="D35" s="41">
+        <v>1</v>
+      </c>
+      <c r="E35" s="41" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F35" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G35" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="H35" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I35" s="42">
+        <v>24</v>
+      </c>
+      <c r="P35" s="29"/>
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36" s="34" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B36" s="40" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C36" s="31">
+        <v>15250</v>
+      </c>
+      <c r="D36" s="41">
+        <v>1</v>
+      </c>
+      <c r="E36" s="41" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F36" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G36" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H36" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I36" s="42">
+        <v>24</v>
+      </c>
+      <c r="P36" s="29"/>
+    </row>
+    <row r="37" spans="1:16" ht="17" thickBot="1">
+      <c r="A37" s="22" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B37" s="37" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C37" s="24">
+        <v>15000</v>
+      </c>
+      <c r="D37" s="38">
+        <v>1</v>
+      </c>
+      <c r="E37" s="38" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F37" s="38" t="s">
+        <v>175</v>
+      </c>
+      <c r="G37" s="38" t="s">
+        <v>687</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>686</v>
+      </c>
+      <c r="I37" s="39">
+        <v>24</v>
+      </c>
+      <c r="P37" s="29"/>
+    </row>
+    <row r="38" spans="1:16">
+      <c r="A38" s="137" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B38" s="128" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C38" s="136">
+        <v>10000</v>
+      </c>
+      <c r="D38" s="129">
+        <v>1</v>
+      </c>
+      <c r="E38" s="129" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F38" s="129" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G38" s="129" t="s">
+        <v>686</v>
+      </c>
+      <c r="H38" s="129" t="s">
+        <v>686</v>
+      </c>
+      <c r="I38" s="130">
+        <v>220</v>
+      </c>
+      <c r="P38" s="29"/>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" s="138" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B39" s="132" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C39" s="135">
+        <v>10000</v>
+      </c>
+      <c r="D39" s="133">
+        <v>1</v>
+      </c>
+      <c r="E39" s="133" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F39" s="133" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G39" s="133" t="s">
+        <v>686</v>
+      </c>
+      <c r="H39" s="133" t="s">
+        <v>686</v>
+      </c>
+      <c r="I39" s="134">
+        <v>24</v>
+      </c>
+      <c r="P39" s="29"/>
+    </row>
+    <row r="40" spans="1:16">
+      <c r="A40" s="138" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B40" s="132" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C40" s="135">
+        <v>11000</v>
+      </c>
+      <c r="D40" s="133">
+        <v>1</v>
+      </c>
+      <c r="E40" s="133" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F40" s="133" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G40" s="133" t="s">
+        <v>686</v>
+      </c>
+      <c r="H40" s="133" t="s">
+        <v>686</v>
+      </c>
+      <c r="I40" s="134">
+        <v>220</v>
+      </c>
+      <c r="P40" s="29"/>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" s="138" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B41" s="132" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C41" s="135">
+        <v>11000</v>
+      </c>
+      <c r="D41" s="133">
+        <v>1</v>
+      </c>
+      <c r="E41" s="133" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F41" s="133" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G41" s="133" t="s">
+        <v>686</v>
+      </c>
+      <c r="H41" s="133" t="s">
+        <v>686</v>
+      </c>
+      <c r="I41" s="134">
+        <v>24</v>
+      </c>
+      <c r="P41" s="29"/>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" s="138" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B42" s="132" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C42" s="135">
+        <v>12500</v>
+      </c>
+      <c r="D42" s="133">
+        <v>1</v>
+      </c>
+      <c r="E42" s="133" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F42" s="133" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G42" s="133" t="s">
+        <v>686</v>
+      </c>
+      <c r="H42" s="133" t="s">
+        <v>686</v>
+      </c>
+      <c r="I42" s="134">
+        <v>220</v>
+      </c>
+      <c r="P42" s="29"/>
+    </row>
+    <row r="43" spans="1:16" ht="17" thickBot="1">
+      <c r="A43" s="139" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B43" s="140" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C43" s="135">
+        <v>12500</v>
+      </c>
+      <c r="D43" s="141">
+        <v>1</v>
+      </c>
+      <c r="E43" s="141" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F43" s="141" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G43" s="141" t="s">
+        <v>686</v>
+      </c>
+      <c r="H43" s="141" t="s">
+        <v>686</v>
+      </c>
+      <c r="I43" s="142">
+        <v>24</v>
+      </c>
+      <c r="P43" s="29"/>
+    </row>
+    <row r="44" spans="1:16">
+      <c r="A44" s="93" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B44" s="94" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C44" s="95">
+        <v>9500</v>
+      </c>
+      <c r="D44" s="70">
+        <v>1</v>
+      </c>
+      <c r="E44" s="70" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F44" s="70" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G44" s="70" t="s">
+        <v>686</v>
+      </c>
+      <c r="H44" s="70" t="s">
+        <v>686</v>
+      </c>
+      <c r="I44" s="71">
+        <v>220</v>
+      </c>
+      <c r="P44" s="29"/>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" s="75" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B45" s="76" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C45" s="77">
+        <v>9500</v>
+      </c>
+      <c r="D45" s="41">
+        <v>1</v>
+      </c>
+      <c r="E45" s="41" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F45" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G45" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H45" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I45" s="42">
+        <v>24</v>
+      </c>
+      <c r="P45" s="29"/>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" s="75" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B46" s="76" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C46" s="77">
+        <v>11000</v>
+      </c>
+      <c r="D46" s="41">
+        <v>1</v>
+      </c>
+      <c r="E46" s="41" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F46" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G46" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H46" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I46" s="42">
+        <v>220</v>
+      </c>
+      <c r="P46" s="29"/>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" s="75" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B47" s="76" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C47" s="77">
+        <v>11000</v>
+      </c>
+      <c r="D47" s="41">
+        <v>1</v>
+      </c>
+      <c r="E47" s="41" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F47" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G47" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H47" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I47" s="42">
+        <v>24</v>
+      </c>
+      <c r="P47" s="29"/>
+    </row>
+    <row r="48" spans="1:16">
+      <c r="A48" s="75" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B48" s="76" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C48" s="77">
+        <v>13000</v>
+      </c>
+      <c r="D48" s="41">
+        <v>1</v>
+      </c>
+      <c r="E48" s="41" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F48" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G48" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H48" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I48" s="42">
+        <v>220</v>
+      </c>
+      <c r="P48" s="29"/>
+    </row>
+    <row r="49" spans="1:16">
+      <c r="A49" s="75" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B49" s="76" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C49" s="77">
+        <v>13000</v>
+      </c>
+      <c r="D49" s="41">
+        <v>1</v>
+      </c>
+      <c r="E49" s="41" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F49" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G49" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H49" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I49" s="42">
+        <v>24</v>
+      </c>
+      <c r="P49" s="29"/>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" s="75" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B50" s="76" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C50" s="77">
+        <v>10200</v>
+      </c>
+      <c r="D50" s="41">
+        <v>1</v>
+      </c>
+      <c r="E50" s="41" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F50" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G50" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H50" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I50" s="42">
+        <v>220</v>
+      </c>
+      <c r="P50" s="29"/>
+    </row>
+    <row r="51" spans="1:16">
+      <c r="A51" s="75" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B51" s="76" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C51" s="77">
+        <v>10200</v>
+      </c>
+      <c r="D51" s="41">
+        <v>1</v>
+      </c>
+      <c r="E51" s="41" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F51" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G51" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H51" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I51" s="42">
+        <v>24</v>
+      </c>
+      <c r="P51" s="29"/>
+    </row>
+    <row r="52" spans="1:16">
+      <c r="A52" s="75" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B52" s="76" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C52" s="77">
+        <v>11700</v>
+      </c>
+      <c r="D52" s="41">
+        <v>1</v>
+      </c>
+      <c r="E52" s="41" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F52" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G52" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H52" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I52" s="42">
+        <v>220</v>
+      </c>
+      <c r="P52" s="29"/>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" s="75" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B53" s="76" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C53" s="77">
+        <v>11700</v>
+      </c>
+      <c r="D53" s="41">
+        <v>1</v>
+      </c>
+      <c r="E53" s="41" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F53" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G53" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H53" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I53" s="42">
+        <v>24</v>
+      </c>
+      <c r="P53" s="29"/>
+    </row>
+    <row r="54" spans="1:16">
+      <c r="A54" s="75" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B54" s="76" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C54" s="77">
+        <v>14000</v>
+      </c>
+      <c r="D54" s="41">
+        <v>1</v>
+      </c>
+      <c r="E54" s="41" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F54" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G54" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H54" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I54" s="42">
+        <v>220</v>
+      </c>
+      <c r="P54" s="29"/>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" s="75" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B55" s="76" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C55" s="77">
+        <v>14000</v>
+      </c>
+      <c r="D55" s="41">
+        <v>1</v>
+      </c>
+      <c r="E55" s="41" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F55" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G55" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H55" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="I55" s="42">
+        <v>24</v>
+      </c>
+      <c r="P55" s="29"/>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" s="75" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B56" s="76" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C56" s="77">
+        <v>9000</v>
+      </c>
+      <c r="D56" s="41">
+        <v>1</v>
+      </c>
+      <c r="E56" s="41" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F56" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G56" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H56" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="I56" s="42">
+        <v>220</v>
+      </c>
+      <c r="P56" s="29"/>
+    </row>
+    <row r="57" spans="1:16">
+      <c r="A57" s="75" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B57" s="76" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C57" s="77">
+        <v>9000</v>
+      </c>
+      <c r="D57" s="41">
+        <v>1</v>
+      </c>
+      <c r="E57" s="41" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F57" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G57" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H57" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="I57" s="42">
+        <v>24</v>
+      </c>
+      <c r="P57" s="29"/>
+    </row>
+    <row r="58" spans="1:16">
+      <c r="A58" s="75" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B58" s="76" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C58" s="77">
+        <v>10700</v>
+      </c>
+      <c r="D58" s="41">
+        <v>1</v>
+      </c>
+      <c r="E58" s="41" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F58" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G58" s="41" t="s">
+        <v>686</v>
+      </c>
+      <c r="H58" s="41" t="s">
+        <v>687</v>
+      </c>
+      <c r="I58" s="42">
+        <v>220</v>
+      </c>
+      <c r="P58" s="29"/>
+    </row>
+    <row r="59" spans="1:16" ht="17" thickBot="1">
+      <c r="A59" s="22" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B59" s="37" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C59" s="24">
+        <v>10700</v>
+      </c>
+      <c r="D59" s="38">
+        <v>1</v>
+      </c>
+      <c r="E59" s="38" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F59" s="38" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G59" s="38" t="s">
+        <v>686</v>
+      </c>
+      <c r="H59" s="38" t="s">
+        <v>687</v>
+      </c>
+      <c r="I59" s="39">
+        <v>24</v>
+      </c>
+      <c r="P59" s="29"/>
+    </row>
+    <row r="60" spans="1:16">
+      <c r="B60" s="16"/>
+      <c r="C60" s="29"/>
+      <c r="D60" s="73"/>
+      <c r="E60" s="73"/>
+      <c r="F60" s="73"/>
+      <c r="G60" s="73"/>
+      <c r="H60" s="73"/>
+      <c r="I60" s="74"/>
+      <c r="P60" s="29"/>
+    </row>
+    <row r="61" spans="1:16">
+      <c r="B61" s="16"/>
+      <c r="C61" s="29"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+      <c r="I61" s="74"/>
+      <c r="P61" s="29"/>
+    </row>
+    <row r="62" spans="1:16">
+      <c r="B62" s="16"/>
+      <c r="C62" s="29"/>
+      <c r="D62" s="73"/>
+      <c r="E62" s="73"/>
+      <c r="F62" s="73"/>
+      <c r="G62" s="73"/>
+      <c r="H62" s="73"/>
+      <c r="I62" s="74"/>
+      <c r="P62" s="29"/>
+    </row>
+    <row r="63" spans="1:16">
+      <c r="B63" s="16"/>
+      <c r="C63" s="29"/>
+      <c r="D63" s="73"/>
+      <c r="E63" s="73"/>
+      <c r="F63" s="73"/>
+      <c r="G63" s="73"/>
+      <c r="H63" s="73"/>
+      <c r="I63" s="74"/>
+      <c r="P63" s="29"/>
+    </row>
+    <row r="64" spans="1:16">
+      <c r="B64" s="16"/>
+      <c r="C64" s="29"/>
+      <c r="D64" s="73"/>
+      <c r="E64" s="73"/>
+      <c r="F64" s="73"/>
+      <c r="G64" s="73"/>
+      <c r="H64" s="73"/>
+      <c r="I64" s="74"/>
+      <c r="P64" s="29"/>
+    </row>
+    <row r="65" spans="2:16">
+      <c r="B65" s="16"/>
+      <c r="C65" s="29"/>
+      <c r="D65" s="73"/>
+      <c r="E65" s="73"/>
+      <c r="F65" s="73"/>
+      <c r="G65" s="73"/>
+      <c r="H65" s="73"/>
+      <c r="I65" s="74"/>
+      <c r="P65" s="29"/>
+    </row>
+    <row r="66" spans="2:16">
+      <c r="B66" s="16"/>
+      <c r="C66" s="29"/>
+      <c r="D66" s="73"/>
+      <c r="E66" s="73"/>
+      <c r="F66" s="73"/>
+      <c r="G66" s="73"/>
+      <c r="H66" s="73"/>
+      <c r="I66" s="74"/>
+      <c r="P66" s="29"/>
+    </row>
+    <row r="67" spans="2:16">
+      <c r="B67" s="16"/>
+      <c r="C67" s="29"/>
+      <c r="D67" s="73"/>
+      <c r="E67" s="73"/>
+      <c r="F67" s="73"/>
+      <c r="G67" s="73"/>
+      <c r="H67" s="73"/>
+      <c r="I67" s="74"/>
+      <c r="P67" s="29"/>
+    </row>
+    <row r="68" spans="2:16">
+      <c r="B68" s="16"/>
+      <c r="C68" s="29"/>
+      <c r="D68" s="73"/>
+      <c r="E68" s="73"/>
+      <c r="F68" s="73"/>
+      <c r="G68" s="73"/>
+      <c r="H68" s="73"/>
+      <c r="I68" s="74"/>
+      <c r="P68" s="29"/>
+    </row>
+    <row r="69" spans="2:16">
+      <c r="B69" s="16"/>
+      <c r="C69" s="29"/>
+      <c r="D69" s="73"/>
+      <c r="E69" s="73"/>
+      <c r="F69" s="73"/>
+      <c r="G69" s="73"/>
+      <c r="H69" s="73"/>
+      <c r="I69" s="74"/>
+      <c r="P69" s="29"/>
+    </row>
+    <row r="70" spans="2:16">
+      <c r="B70" s="16"/>
+      <c r="C70" s="29"/>
+      <c r="D70" s="73"/>
+      <c r="E70" s="73"/>
+      <c r="F70" s="73"/>
+      <c r="G70" s="73"/>
+      <c r="H70" s="73"/>
+      <c r="I70" s="74"/>
+      <c r="P70" s="29"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="D7:I7" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <mergeCells count="3">
+    <mergeCell ref="D6:I6"/>
+    <mergeCell ref="A1:C5"/>
     <mergeCell ref="A6:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1463 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53E5993D-74FD-1046-A974-48BD37892689}">
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E799C4B4-7872-BF4B-AF7B-19C331F869BF}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
-  <dimension ref="A1:O70"/>
+  <dimension ref="A1:J87"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:H6"/>
+    <sheetView topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <cols>
-    <col min="1" max="1" width="19.5" customWidth="1"/>
-    <col min="2" max="2" width="61.5" customWidth="1"/>
+    <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="65" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" customWidth="1"/>
-    <col min="4" max="4" width="20" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="14.6640625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="54.83203125" customWidth="1"/>
+    <col min="5" max="5" width="18.5" customWidth="1"/>
+    <col min="6" max="6" width="17" style="2" customWidth="1"/>
+    <col min="7" max="7" width="20" style="2" customWidth="1"/>
     <col min="8" max="8" width="17" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-[...65 lines deleted...]
-    <row r="7" spans="1:15" ht="18" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="146"/>
+    </row>
+    <row r="2" spans="1:10" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="148"/>
+    </row>
+    <row r="3" spans="1:10" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="150"/>
+    </row>
+    <row r="4" spans="1:10" ht="16" customHeight="1">
+      <c r="A4" s="199"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="199"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="148"/>
+    </row>
+    <row r="5" spans="1:10" ht="16" customHeight="1">
+      <c r="A5" s="199"/>
+      <c r="B5" s="199"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="152"/>
+    </row>
+    <row r="6" spans="1:10" ht="25" thickBot="1">
+      <c r="A6" s="167" t="s">
+        <v>953</v>
+      </c>
+      <c r="B6" s="168"/>
+      <c r="C6" s="169"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="171"/>
+    </row>
+    <row r="7" spans="1:10" ht="23" customHeight="1" thickBot="1">
       <c r="A7" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>707</v>
+        <v>173</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>614</v>
       </c>
-      <c r="D7" s="4" t="s">
-        <v>696</v>
+      <c r="D7" s="13" t="s">
+        <v>172</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>711</v>
+        <v>697</v>
       </c>
       <c r="F7" s="15" t="s">
-        <v>713</v>
+        <v>610</v>
       </c>
       <c r="G7" s="15" t="s">
-        <v>714</v>
+        <v>689</v>
       </c>
       <c r="H7" s="15" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B8" s="72" t="s">
+    <row r="8" spans="1:10">
+      <c r="A8" s="17" t="s">
+        <v>356</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>358</v>
+      </c>
+      <c r="C8" s="19">
+        <v>5000</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>511</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>311</v>
+      </c>
+      <c r="F8" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>553</v>
+      </c>
+      <c r="H8" s="44" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="17">
+      <c r="A9" s="34" t="s">
+        <v>357</v>
+      </c>
+      <c r="B9" s="45" t="s">
+        <v>359</v>
+      </c>
+      <c r="C9" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D9" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E9" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F9" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G9" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H9" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="34" t="s">
+        <v>203</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>227</v>
+      </c>
+      <c r="C10" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D10" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E10" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F10" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G10" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H10" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="34" t="s">
+        <v>204</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>228</v>
+      </c>
+      <c r="C11" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D11" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E11" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F11" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G11" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H11" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="34" t="s">
+        <v>205</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>229</v>
+      </c>
+      <c r="C12" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D12" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E12" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F12" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G12" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H12" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="34" t="s">
+        <v>206</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>230</v>
+      </c>
+      <c r="C13" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D13" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E13" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F13" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G13" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H13" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="34" t="s">
+        <v>207</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>231</v>
+      </c>
+      <c r="C14" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D14" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E14" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F14" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G14" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H14" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="34" t="s">
+        <v>208</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>232</v>
+      </c>
+      <c r="C15" s="31">
+        <v>5250</v>
+      </c>
+      <c r="D15" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E15" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F15" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G15" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H15" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="46" t="s">
+        <v>360</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>361</v>
+      </c>
+      <c r="C16" s="31">
+        <v>5250</v>
+      </c>
+      <c r="D16" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E16" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F16" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G16" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H16" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="34" t="s">
+        <v>209</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="C17" s="31">
+        <v>5750</v>
+      </c>
+      <c r="D17" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E17" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F17" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G17" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H17" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="34" t="s">
+        <v>363</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>362</v>
+      </c>
+      <c r="C18" s="31">
+        <v>5750</v>
+      </c>
+      <c r="D18" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E18" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F18" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G18" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H18" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="34" t="s">
+        <v>210</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>234</v>
+      </c>
+      <c r="C19" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D19" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E19" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F19" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G19" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="34" t="s">
+        <v>364</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>365</v>
+      </c>
+      <c r="C20" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D20" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E20" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F20" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G20" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H20" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="34" t="s">
+        <v>225</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>235</v>
+      </c>
+      <c r="C21" s="31">
+        <v>12500</v>
+      </c>
+      <c r="D21" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E21" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F21" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G21" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H21" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="34" t="s">
+        <v>366</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>368</v>
+      </c>
+      <c r="C22" s="31">
+        <v>12500</v>
+      </c>
+      <c r="D22" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E22" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F22" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G22" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H22" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="34" t="s">
+        <v>367</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>369</v>
+      </c>
+      <c r="C23" s="31">
+        <v>12500</v>
+      </c>
+      <c r="D23" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E23" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F23" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G23" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H23" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="34" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C24" s="31">
+        <v>1900</v>
+      </c>
+      <c r="D24" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E24" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F24" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G24" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H24" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="34" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C25" s="31">
+        <v>1900</v>
+      </c>
+      <c r="D25" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E25" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F25" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G25" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H25" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="34" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C26" s="31">
+        <v>1900</v>
+      </c>
+      <c r="D26" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E26" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F26" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G26" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H26" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="34" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C27" s="31">
+        <v>1900</v>
+      </c>
+      <c r="D27" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E27" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F27" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G27" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H27" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="34" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C28" s="31">
+        <v>2000</v>
+      </c>
+      <c r="D28" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E28" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F28" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G28" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H28" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="34" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C29" s="31">
+        <v>2000</v>
+      </c>
+      <c r="D29" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E29" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F29" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G29" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H29" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="34" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B30" s="30" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C30" s="31">
+        <v>2000</v>
+      </c>
+      <c r="D30" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E30" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F30" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G30" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H30" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="34" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C31" s="31">
+        <v>2200</v>
+      </c>
+      <c r="D31" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E31" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F31" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G31" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H31" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="34" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B32" s="30" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C32" s="31">
+        <v>2200</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H32" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="34" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B33" s="30" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C33" s="31">
+        <v>2500</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="34" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B34" s="30" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C34" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D34" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E34" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F34" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G34" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H34" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="34" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B35" s="30" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C35" s="31">
+        <v>6000</v>
+      </c>
+      <c r="D35" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E35" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F35" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G35" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H35" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="34" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B36" s="30" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C36" s="31">
+        <v>8000</v>
+      </c>
+      <c r="D36" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E36" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F36" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G36" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H36" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="34" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C37" s="31">
+        <v>2200</v>
+      </c>
+      <c r="D37" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E37" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F37" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G37" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H37" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="34" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C38" s="31">
+        <v>2200</v>
+      </c>
+      <c r="D38" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F38" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H38" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="34" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B39" s="30" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C39" s="31">
+        <v>2200</v>
+      </c>
+      <c r="D39" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E39" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F39" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G39" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H39" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="34" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C40" s="31">
+        <v>2200</v>
+      </c>
+      <c r="D40" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E40" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F40" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G40" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H40" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="34" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B41" s="30" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C41" s="31">
+        <v>2200</v>
+      </c>
+      <c r="D41" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E41" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F41" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G41" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H41" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="34" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C42" s="31">
+        <v>2200</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H42" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="34" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B43" s="30" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C43" s="31">
+        <v>2200</v>
+      </c>
+      <c r="D43" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E43" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F43" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G43" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H43" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="34" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B44" s="30" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C44" s="31">
+        <v>2500</v>
+      </c>
+      <c r="D44" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E44" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F44" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G44" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H44" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="34" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B45" s="30" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C45" s="31">
+        <v>2500</v>
+      </c>
+      <c r="D45" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E45" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F45" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G45" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H45" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="34" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B46" s="30" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C46" s="31">
+        <v>3500</v>
+      </c>
+      <c r="D46" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E46" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F46" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G46" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H46" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="34" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B47" s="30" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C47" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D47" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E47" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F47" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G47" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H47" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="34" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B48" s="30" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C48" s="31">
+        <v>5750</v>
+      </c>
+      <c r="D48" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E48" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F48" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G48" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="34" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B49" s="30" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C49" s="31">
+        <v>9000</v>
+      </c>
+      <c r="D49" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E49" s="33" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F49" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G49" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H49" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="34" t="s">
+        <v>226</v>
+      </c>
+      <c r="B50" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="C50" s="31">
+        <v>1500</v>
+      </c>
+      <c r="D50" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E50" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F50" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G50" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H50" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="34" t="s">
+        <v>240</v>
+      </c>
+      <c r="B51" s="30" t="s">
+        <v>237</v>
+      </c>
+      <c r="C51" s="31">
+        <v>1750</v>
+      </c>
+      <c r="D51" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E51" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F51" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G51" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H51" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="34" t="s">
+        <v>238</v>
+      </c>
+      <c r="B52" s="30" t="s">
+        <v>241</v>
+      </c>
+      <c r="C52" s="31">
+        <v>2250</v>
+      </c>
+      <c r="D52" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E52" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F52" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G52" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H52" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="34" t="s">
+        <v>239</v>
+      </c>
+      <c r="B53" s="30" t="s">
+        <v>242</v>
+      </c>
+      <c r="C53" s="31">
+        <v>4000</v>
+      </c>
+      <c r="D53" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E53" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F53" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G53" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H53" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="34" t="s">
+        <v>899</v>
+      </c>
+      <c r="B54" s="30" t="s">
+        <v>900</v>
+      </c>
+      <c r="C54" s="31">
+        <v>5250</v>
+      </c>
+      <c r="D54" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E54" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F54" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G54" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H54" s="35" t="s">
         <v>905</v>
       </c>
-      <c r="C8" s="19">
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="34" t="s">
+        <v>901</v>
+      </c>
+      <c r="B55" s="30" t="s">
+        <v>904</v>
+      </c>
+      <c r="C55" s="31">
+        <v>6250</v>
+      </c>
+      <c r="D55" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E55" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F55" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G55" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H55" s="35" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="34" t="s">
+        <v>902</v>
+      </c>
+      <c r="B56" s="30" t="s">
+        <v>903</v>
+      </c>
+      <c r="C56" s="31">
+        <v>7000</v>
+      </c>
+      <c r="D56" s="33" t="s">
+        <v>511</v>
+      </c>
+      <c r="E56" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="F56" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G56" s="33" t="s">
+        <v>553</v>
+      </c>
+      <c r="H56" s="35" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="34" t="s">
+        <v>302</v>
+      </c>
+      <c r="B57" s="30" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C57" s="31">
+        <v>500</v>
+      </c>
+      <c r="D57" s="33" t="s">
+        <v>696</v>
+      </c>
+      <c r="E57" s="33" t="s">
+        <v>513</v>
+      </c>
+      <c r="F57" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G57" s="33"/>
+      <c r="H57" s="35"/>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="34" t="s">
+        <v>303</v>
+      </c>
+      <c r="B58" s="30" t="s">
+        <v>304</v>
+      </c>
+      <c r="C58" s="31">
+        <v>500</v>
+      </c>
+      <c r="D58" s="33" t="s">
+        <v>696</v>
+      </c>
+      <c r="E58" s="33" t="s">
+        <v>513</v>
+      </c>
+      <c r="F58" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G58" s="33"/>
+      <c r="H58" s="35"/>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="34" t="s">
+        <v>305</v>
+      </c>
+      <c r="B59" s="30" t="s">
+        <v>306</v>
+      </c>
+      <c r="C59" s="31">
+        <v>500</v>
+      </c>
+      <c r="D59" s="33" t="s">
+        <v>696</v>
+      </c>
+      <c r="E59" s="33" t="s">
+        <v>513</v>
+      </c>
+      <c r="F59" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G59" s="33"/>
+      <c r="H59" s="35"/>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="34" t="s">
+        <v>546</v>
+      </c>
+      <c r="B60" s="30" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C60" s="31">
+        <v>500</v>
+      </c>
+      <c r="D60" s="33" t="s">
+        <v>696</v>
+      </c>
+      <c r="E60" s="33" t="s">
+        <v>513</v>
+      </c>
+      <c r="F60" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G60" s="33"/>
+      <c r="H60" s="35"/>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="34" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B61" s="30" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C61" s="31">
+        <v>500</v>
+      </c>
+      <c r="D61" s="33" t="s">
+        <v>696</v>
+      </c>
+      <c r="E61" s="33" t="s">
+        <v>513</v>
+      </c>
+      <c r="F61" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G61" s="33"/>
+      <c r="H61" s="35"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="34" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B62" s="30" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C62" s="31">
+        <v>500</v>
+      </c>
+      <c r="D62" s="33" t="s">
+        <v>696</v>
+      </c>
+      <c r="E62" s="33" t="s">
+        <v>513</v>
+      </c>
+      <c r="F62" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G62" s="33"/>
+      <c r="H62" s="35"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="34" t="s">
+        <v>247</v>
+      </c>
+      <c r="B63" s="30" t="s">
+        <v>307</v>
+      </c>
+      <c r="C63" s="31">
         <v>10000</v>
       </c>
-      <c r="D8" s="73" t="s">
-[...50 lines deleted...]
-      <c r="C10" s="31">
+      <c r="D63" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E63" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F63" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G63" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H63" s="35" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="34" t="s">
+        <v>246</v>
+      </c>
+      <c r="B64" s="30" t="s">
+        <v>308</v>
+      </c>
+      <c r="C64" s="31">
         <v>10000</v>
       </c>
-      <c r="D10" s="41" t="s">
-[...56 lines deleted...]
-      <c r="E12" s="41" t="s">
+      <c r="D64" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E64" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F64" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G64" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H64" s="35" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="34" t="s">
+        <v>245</v>
+      </c>
+      <c r="B65" s="30" t="s">
+        <v>309</v>
+      </c>
+      <c r="C65" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D65" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E65" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F65" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G65" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H65" s="35" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="34" t="s">
+        <v>244</v>
+      </c>
+      <c r="B66" s="30" t="s">
+        <v>310</v>
+      </c>
+      <c r="C66" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D66" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E66" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F66" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G66" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H66" s="35" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="34" t="s">
+        <v>212</v>
+      </c>
+      <c r="B67" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="C67" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D67" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E67" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F67" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G67" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H67" s="36" t="s">
         <v>175</v>
       </c>
-      <c r="F12" s="41" t="s">
-[...44 lines deleted...]
-      <c r="C14" s="31">
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="34" t="s">
+        <v>960</v>
+      </c>
+      <c r="B68" s="30" t="s">
+        <v>961</v>
+      </c>
+      <c r="C68" s="31">
         <v>12500</v>
       </c>
-      <c r="D14" s="41" t="s">
-[...50 lines deleted...]
-      <c r="C16" s="31">
+      <c r="D68" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E68" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F68" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G68" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H68" s="36" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="34" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B69" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="C69" s="31">
         <v>12500</v>
       </c>
-      <c r="D16" s="41" t="s">
-[...29 lines deleted...]
-      <c r="E17" s="41" t="s">
+      <c r="D69" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E69" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F69" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G69" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H69" s="36" t="s">
         <v>175</v>
       </c>
-      <c r="F17" s="41" t="s">
-[...131 lines deleted...]
-      <c r="E22" s="38" t="s">
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="34" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B70" s="30" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C70" s="31">
+        <v>9250</v>
+      </c>
+      <c r="D70" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E70" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F70" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G70" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H70" s="35" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="34" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B71" s="30" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C71" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D71" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E71" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F71" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G71" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H71" s="35" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="34" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B72" s="30" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C72" s="31">
+        <v>9750</v>
+      </c>
+      <c r="D72" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E72" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F72" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G72" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H72" s="36" t="s">
         <v>175</v>
       </c>
-      <c r="F22" s="38" t="s">
-[...131 lines deleted...]
-      <c r="E27" s="41" t="s">
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" s="34" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B73" s="30" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C73" s="31">
+        <v>9250</v>
+      </c>
+      <c r="D73" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E73" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F73" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G73" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H73" s="35" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="34" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B74" s="30" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C74" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D74" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E74" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F74" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G74" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H74" s="35" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="34" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B75" s="30" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C75" s="31">
+        <v>7500</v>
+      </c>
+      <c r="D75" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E75" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F75" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G75" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H75" s="35" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="34" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B76" s="30" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C76" s="31">
+        <v>8250</v>
+      </c>
+      <c r="D76" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E76" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F76" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G76" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H76" s="35" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="34" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B77" s="30" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C77" s="31">
+        <v>8000</v>
+      </c>
+      <c r="D77" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E77" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F77" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G77" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H77" s="36" t="s">
         <v>175</v>
       </c>
-      <c r="F27" s="41" t="s">
-[...982 lines deleted...]
-      <c r="O70" s="29"/>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="34" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B78" s="30" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C78" s="31">
+        <v>7500</v>
+      </c>
+      <c r="D78" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="E78" s="33" t="s">
+        <v>319</v>
+      </c>
+      <c r="F78" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="G78" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H78" s="35" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="17" thickBot="1">
+      <c r="A79" s="22" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B79" s="23" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C79" s="24">
+        <v>8250</v>
+      </c>
+      <c r="D79" s="25" t="s">
+        <v>319</v>
+      </c>
+      <c r="E79" s="25" t="s">
+        <v>319</v>
+      </c>
+      <c r="F79" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="G79" s="25" t="s">
+        <v>548</v>
+      </c>
+      <c r="H79" s="27" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="C80" s="29"/>
+      <c r="D80" s="2"/>
+      <c r="E80" s="2"/>
+    </row>
+    <row r="81" spans="3:5">
+      <c r="C81" s="29"/>
+      <c r="D81" s="2"/>
+      <c r="E81" s="2"/>
+    </row>
+    <row r="82" spans="3:5">
+      <c r="C82" s="29"/>
+      <c r="D82" s="2"/>
+      <c r="E82" s="2"/>
+    </row>
+    <row r="83" spans="3:5">
+      <c r="C83" s="29"/>
+      <c r="D83" s="2"/>
+      <c r="E83" s="2"/>
+    </row>
+    <row r="84" spans="3:5">
+      <c r="C84" s="29"/>
+      <c r="D84" s="2"/>
+      <c r="E84" s="2"/>
+    </row>
+    <row r="85" spans="3:5">
+      <c r="C85" s="29"/>
+      <c r="D85" s="2"/>
+      <c r="E85" s="2"/>
+    </row>
+    <row r="86" spans="3:5">
+      <c r="C86" s="29"/>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2"/>
+    </row>
+    <row r="87" spans="3:5">
+      <c r="C87" s="29"/>
+      <c r="D87" s="2"/>
+      <c r="E87" s="2"/>
     </row>
   </sheetData>
-  <autoFilter ref="D7:H7" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <autoFilter ref="D7:H79" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
   <mergeCells count="3">
+    <mergeCell ref="D6:H6"/>
     <mergeCell ref="A1:C5"/>
     <mergeCell ref="A6:C6"/>
-    <mergeCell ref="D1:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E799C4B4-7872-BF4B-AF7B-19C331F869BF}">
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA9C684B-7C93-6E40-BB7B-D7A18C935C1F}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
-  <dimension ref="A1:J87"/>
+  <dimension ref="A1:I86"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:H6"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:G5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <cols>
-    <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="65" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="35.83203125" customWidth="1"/>
+    <col min="2" max="2" width="78.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.33203125" customWidth="1"/>
-    <col min="4" max="4" width="21.6640625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="17" style="2" customWidth="1"/>
+    <col min="4" max="4" width="56.33203125" customWidth="1"/>
+    <col min="5" max="5" width="17" style="2" customWidth="1"/>
+    <col min="6" max="6" width="20" style="2" customWidth="1"/>
+    <col min="7" max="7" width="17" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-[...65 lines deleted...]
-    <row r="7" spans="1:10" ht="23" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="146"/>
+    </row>
+    <row r="2" spans="1:9" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="148"/>
+    </row>
+    <row r="3" spans="1:9" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="150"/>
+    </row>
+    <row r="4" spans="1:9" ht="16" customHeight="1">
+      <c r="A4" s="199"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="199"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="148"/>
+    </row>
+    <row r="5" spans="1:9" ht="16" customHeight="1">
+      <c r="A5" s="199"/>
+      <c r="B5" s="199"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="152"/>
+    </row>
+    <row r="6" spans="1:9" ht="25" thickBot="1">
+      <c r="A6" s="167" t="s">
+        <v>953</v>
+      </c>
+      <c r="B6" s="168"/>
+      <c r="C6" s="169"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="171"/>
+    </row>
+    <row r="7" spans="1:9" ht="23" customHeight="1" thickBot="1">
       <c r="A7" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>614</v>
       </c>
-      <c r="D7" s="13" t="s">
-[...3 lines deleted...]
-        <v>696</v>
+      <c r="D7" s="4" t="s">
+        <v>697</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>610</v>
       </c>
       <c r="F7" s="15" t="s">
-        <v>610</v>
+        <v>2175</v>
       </c>
       <c r="G7" s="15" t="s">
-        <v>688</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="H7" s="1"/>
       <c r="I7" s="1"/>
-      <c r="J7" s="1"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" s="17" t="s">
-        <v>355</v>
+        <v>2199</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>357</v>
+        <v>2126</v>
       </c>
       <c r="C8" s="19">
-        <v>5000</v>
+        <v>9500</v>
       </c>
       <c r="D8" s="21" t="s">
-        <v>510</v>
+        <v>2148</v>
       </c>
       <c r="E8" s="21" t="s">
-        <v>310</v>
+        <v>2178</v>
       </c>
       <c r="F8" s="21" t="s">
-        <v>319</v>
-[...4 lines deleted...]
-      <c r="H8" s="44" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G8" s="44" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="17" customHeight="1">
+      <c r="A9" s="34" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B9" s="45" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C9" s="31">
+        <v>9500</v>
+      </c>
+      <c r="D9" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E9" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F9" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G9" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="34" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C10" s="31">
+        <v>9500</v>
+      </c>
+      <c r="D10" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E10" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F10" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G10" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="34" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C11" s="31">
+        <v>9500</v>
+      </c>
+      <c r="D11" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E11" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F11" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G11" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="34" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C12" s="31">
+        <v>9500</v>
+      </c>
+      <c r="D12" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E12" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F12" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G12" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="34" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C13" s="31">
+        <v>9500</v>
+      </c>
+      <c r="D13" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E13" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F13" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G13" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="34" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C14" s="31">
+        <v>9500</v>
+      </c>
+      <c r="D14" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E14" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F14" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G14" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="34" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C15" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D15" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E15" s="33" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F15" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G15" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="46" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C16" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D16" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E16" s="33" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F16" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G16" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="34" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C17" s="31">
+        <v>10500</v>
+      </c>
+      <c r="D17" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E17" s="33" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F17" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G17" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="34" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C18" s="31">
+        <v>11000</v>
+      </c>
+      <c r="D18" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E18" s="33" t="s">
+        <v>2181</v>
+      </c>
+      <c r="F18" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G18" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="34" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C19" s="31">
+        <v>13500</v>
+      </c>
+      <c r="D19" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E19" s="33" t="s">
+        <v>2184</v>
+      </c>
+      <c r="F19" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="34" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C20" s="31">
+        <v>15000</v>
+      </c>
+      <c r="D20" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E20" s="33" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F20" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G20" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="34" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C21" s="31">
+        <v>9500</v>
+      </c>
+      <c r="D21" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E21" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F21" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G21" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="34" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C22" s="31">
+        <v>9500</v>
+      </c>
+      <c r="D22" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E22" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F22" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G22" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="34" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C23" s="31">
+        <v>9500</v>
+      </c>
+      <c r="D23" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E23" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F23" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G23" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="34" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C24" s="31">
+        <v>9500</v>
+      </c>
+      <c r="D24" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E24" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F24" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G24" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="34" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C25" s="31">
+        <v>9500</v>
+      </c>
+      <c r="D25" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E25" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F25" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G25" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="34" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C26" s="31">
+        <v>9500</v>
+      </c>
+      <c r="D26" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E26" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F26" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G26" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="34" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C27" s="31">
+        <v>9500</v>
+      </c>
+      <c r="D27" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E27" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F27" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G27" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="34" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C28" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D28" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E28" s="33" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F28" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G28" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="34" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C29" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D29" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E29" s="33" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F29" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G29" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="34" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B30" s="30" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C30" s="31">
+        <v>10500</v>
+      </c>
+      <c r="D30" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E30" s="33" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F30" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G30" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="34" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C31" s="31">
+        <v>11000</v>
+      </c>
+      <c r="D31" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E31" s="33" t="s">
+        <v>2181</v>
+      </c>
+      <c r="F31" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G31" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="34" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B32" s="30" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C32" s="31">
+        <v>13500</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>2184</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G32" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="34" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B33" s="30" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C33" s="31">
+        <v>15000</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G33" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="34" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B34" s="30" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C34" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D34" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E34" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F34" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G34" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="34" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B35" s="30" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C35" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D35" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E35" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F35" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G35" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="34" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B36" s="30" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C36" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D36" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E36" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F36" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G36" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="34" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C37" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D37" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E37" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F37" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G37" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="34" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C38" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D38" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F38" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G38" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="34" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B39" s="30" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C39" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D39" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E39" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F39" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G39" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="34" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C40" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D40" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E40" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F40" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G40" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="34" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B41" s="30" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C41" s="31">
+        <v>10500</v>
+      </c>
+      <c r="D41" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E41" s="33" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F41" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G41" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="34" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C42" s="31">
+        <v>10500</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G42" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="34" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B43" s="30" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C43" s="31">
+        <v>11000</v>
+      </c>
+      <c r="D43" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E43" s="33" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F43" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G43" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="34" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B44" s="30" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C44" s="31">
+        <v>11500</v>
+      </c>
+      <c r="D44" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E44" s="33" t="s">
+        <v>2181</v>
+      </c>
+      <c r="F44" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G44" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="34" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B45" s="30" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C45" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D45" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E45" s="33" t="s">
+        <v>2184</v>
+      </c>
+      <c r="F45" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G45" s="35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="17" thickBot="1">
+      <c r="A46" s="22" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B46" s="23" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C46" s="24">
+        <v>16000</v>
+      </c>
+      <c r="D46" s="25" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E46" s="25" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F46" s="25" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G46" s="27" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="79" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B47" s="97" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C47" s="66">
+        <v>9700</v>
+      </c>
+      <c r="D47" s="98" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E47" s="98" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F47" s="98" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G47" s="99" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="17" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H9" s="35" t="s">
+    <row r="48" spans="1:7">
+      <c r="A48" s="34" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B48" s="30" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C48" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D48" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E48" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F48" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G48" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H10" s="35" t="s">
+    <row r="49" spans="1:7">
+      <c r="A49" s="34" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B49" s="30" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C49" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D49" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E49" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F49" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G49" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H11" s="35" t="s">
+    <row r="50" spans="1:7">
+      <c r="A50" s="34" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B50" s="30" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C50" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D50" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E50" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F50" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G50" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H12" s="35" t="s">
+    <row r="51" spans="1:7">
+      <c r="A51" s="34" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B51" s="30" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C51" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D51" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E51" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F51" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G51" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H13" s="35" t="s">
+    <row r="52" spans="1:7">
+      <c r="A52" s="34" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B52" s="30" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C52" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D52" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E52" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F52" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G52" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H14" s="35" t="s">
+    <row r="53" spans="1:7">
+      <c r="A53" s="34" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B53" s="30" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C53" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D53" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E53" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F53" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G53" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H15" s="35" t="s">
+    <row r="54" spans="1:7">
+      <c r="A54" s="34" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B54" s="30" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C54" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D54" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E54" s="33" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F54" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G54" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H16" s="35" t="s">
+    <row r="55" spans="1:7">
+      <c r="A55" s="34" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B55" s="30" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C55" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D55" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E55" s="33" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F55" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G55" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H17" s="35" t="s">
+    <row r="56" spans="1:7">
+      <c r="A56" s="34" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B56" s="30" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C56" s="31">
+        <v>11000</v>
+      </c>
+      <c r="D56" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E56" s="33" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F56" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G56" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H18" s="35" t="s">
+    <row r="57" spans="1:7">
+      <c r="A57" s="34" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B57" s="30" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C57" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D57" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E57" s="33" t="s">
+        <v>2181</v>
+      </c>
+      <c r="F57" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G57" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H19" s="35" t="s">
+    <row r="58" spans="1:7">
+      <c r="A58" s="34" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B58" s="30" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C58" s="31">
+        <v>14500</v>
+      </c>
+      <c r="D58" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E58" s="33" t="s">
+        <v>2184</v>
+      </c>
+      <c r="F58" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G58" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H20" s="35" t="s">
+    <row r="59" spans="1:7">
+      <c r="A59" s="34" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B59" s="30" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C59" s="31">
+        <v>17000</v>
+      </c>
+      <c r="D59" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E59" s="33" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F59" s="33" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G59" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H21" s="35" t="s">
+    <row r="60" spans="1:7">
+      <c r="A60" s="34" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B60" s="30" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C60" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D60" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E60" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F60" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G60" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H22" s="35" t="s">
+    <row r="61" spans="1:7">
+      <c r="A61" s="34" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B61" s="30" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C61" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D61" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E61" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F61" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G61" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H23" s="35" t="s">
+    <row r="62" spans="1:7">
+      <c r="A62" s="34" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B62" s="30" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C62" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D62" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E62" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F62" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G62" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H24" s="35" t="s">
+    <row r="63" spans="1:7">
+      <c r="A63" s="34" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B63" s="30" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C63" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D63" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E63" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F63" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G63" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H25" s="35" t="s">
+    <row r="64" spans="1:7">
+      <c r="A64" s="34" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B64" s="30" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C64" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D64" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E64" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F64" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G64" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H26" s="35" t="s">
+    <row r="65" spans="1:7">
+      <c r="A65" s="34" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B65" s="30" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C65" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D65" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E65" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F65" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G65" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H27" s="35" t="s">
+    <row r="66" spans="1:7">
+      <c r="A66" s="34" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B66" s="30" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C66" s="31">
+        <v>9700</v>
+      </c>
+      <c r="D66" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E66" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F66" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G66" s="35" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
-[...989 lines deleted...]
-    <row r="67" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:7">
       <c r="A67" s="34" t="s">
-        <v>212</v>
+        <v>2260</v>
       </c>
       <c r="B67" s="30" t="s">
-        <v>242</v>
+        <v>2283</v>
       </c>
       <c r="C67" s="31">
         <v>10000</v>
       </c>
       <c r="D67" s="33" t="s">
-        <v>318</v>
+        <v>2148</v>
       </c>
       <c r="E67" s="33" t="s">
-        <v>318</v>
+        <v>2180</v>
       </c>
       <c r="F67" s="33" t="s">
-        <v>62</v>
-[...8 lines deleted...]
-    <row r="68" spans="1:8" x14ac:dyDescent="0.2">
+        <v>2177</v>
+      </c>
+      <c r="G67" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
       <c r="A68" s="34" t="s">
-        <v>959</v>
+        <v>2261</v>
       </c>
       <c r="B68" s="30" t="s">
-        <v>960</v>
+        <v>2282</v>
       </c>
       <c r="C68" s="31">
+        <v>10000</v>
+      </c>
+      <c r="D68" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E68" s="33" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F68" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G68" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="34" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B69" s="30" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C69" s="31">
+        <v>11000</v>
+      </c>
+      <c r="D69" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E69" s="33" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F69" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G69" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="34" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B70" s="30" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C70" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D70" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E70" s="33" t="s">
+        <v>2181</v>
+      </c>
+      <c r="F70" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G70" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="34" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B71" s="30" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C71" s="31">
+        <v>14500</v>
+      </c>
+      <c r="D71" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E71" s="33" t="s">
+        <v>2184</v>
+      </c>
+      <c r="F71" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G71" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="34" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B72" s="30" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C72" s="31">
+        <v>17000</v>
+      </c>
+      <c r="D72" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E72" s="33" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F72" s="33" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G72" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="34" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B73" s="30" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C73" s="31">
+        <v>10200</v>
+      </c>
+      <c r="D73" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E73" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F73" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G73" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="34" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B74" s="30" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C74" s="31">
+        <v>10200</v>
+      </c>
+      <c r="D74" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E74" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F74" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G74" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="34" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B75" s="30" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C75" s="31">
+        <v>10200</v>
+      </c>
+      <c r="D75" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E75" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F75" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G75" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="34" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B76" s="30" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C76" s="31">
+        <v>10200</v>
+      </c>
+      <c r="D76" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E76" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F76" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G76" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="34" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B77" s="30" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C77" s="31">
+        <v>10200</v>
+      </c>
+      <c r="D77" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E77" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F77" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G77" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="144" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B78" s="30" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C78" s="31">
+        <v>10200</v>
+      </c>
+      <c r="D78" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E78" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F78" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G78" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="34" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B79" s="30" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C79" s="31">
+        <v>10500</v>
+      </c>
+      <c r="D79" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E79" s="33" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F79" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G79" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="34" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B80" s="30" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C80" s="31">
+        <v>10500</v>
+      </c>
+      <c r="D80" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E80" s="33" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F80" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G80" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="34" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B81" s="30" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C81" s="31">
+        <v>10500</v>
+      </c>
+      <c r="D81" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E81" s="33" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F81" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G81" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="34" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B82" s="30" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C82" s="31">
+        <v>11500</v>
+      </c>
+      <c r="D82" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E82" s="33" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F82" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G82" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="34" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B83" s="30" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C83" s="31">
         <v>12500</v>
       </c>
-      <c r="D68" s="33" t="s">
-[...331 lines deleted...]
-    <row r="86" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="D83" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E83" s="33" t="s">
+        <v>2181</v>
+      </c>
+      <c r="F83" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G83" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="34" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B84" s="30" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C84" s="31">
+        <v>15000</v>
+      </c>
+      <c r="D84" s="33" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E84" s="33" t="s">
+        <v>2184</v>
+      </c>
+      <c r="F84" s="33" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G84" s="35" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="17" thickBot="1">
+      <c r="A85" s="22" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B85" s="23" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C85" s="24">
+        <v>17500</v>
+      </c>
+      <c r="D85" s="25" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E85" s="25" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F85" s="25" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G85" s="27" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
       <c r="C86" s="29"/>
       <c r="D86" s="2"/>
-      <c r="E86" s="2"/>
-[...4 lines deleted...]
-      <c r="E87" s="2"/>
     </row>
   </sheetData>
-  <autoFilter ref="D7:H79" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <autoFilter ref="D7:G79" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
   <mergeCells count="3">
     <mergeCell ref="A1:C5"/>
     <mergeCell ref="A6:C6"/>
-    <mergeCell ref="D1:H6"/>
+    <mergeCell ref="D6:G6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA9C684B-7C93-6E40-BB7B-D7A18C935C1F}">
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A20B98E-B5DB-D347-8572-9D01F2129CA5}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
-  <dimension ref="A1:I86"/>
+  <dimension ref="A1:I67"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:G6"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:H5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <cols>
-    <col min="1" max="1" width="35.83203125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="17" style="2" customWidth="1"/>
+    <col min="1" max="1" width="45.33203125" customWidth="1"/>
+    <col min="2" max="2" width="57.33203125" customWidth="1"/>
+    <col min="3" max="3" width="16.83203125" customWidth="1"/>
+    <col min="4" max="4" width="60.6640625" customWidth="1"/>
+    <col min="5" max="5" width="20.1640625" customWidth="1"/>
+    <col min="6" max="6" width="17" style="2" customWidth="1"/>
+    <col min="7" max="7" width="20" style="2" customWidth="1"/>
+    <col min="8" max="8" width="17" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-[...59 lines deleted...]
-    <row r="7" spans="1:9" ht="23" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" ht="16" customHeight="1">
+      <c r="A1" s="172" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B1" s="173"/>
+      <c r="C1" s="174"/>
+      <c r="D1" s="153" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="146"/>
+    </row>
+    <row r="2" spans="1:9" ht="16" customHeight="1">
+      <c r="A2" s="175"/>
+      <c r="B2" s="176"/>
+      <c r="C2" s="177"/>
+      <c r="D2" s="154" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="148"/>
+    </row>
+    <row r="3" spans="1:9" ht="16" customHeight="1">
+      <c r="A3" s="175"/>
+      <c r="B3" s="176"/>
+      <c r="C3" s="177"/>
+      <c r="D3" s="155" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="150"/>
+    </row>
+    <row r="4" spans="1:9" ht="16" customHeight="1">
+      <c r="A4" s="175"/>
+      <c r="B4" s="176"/>
+      <c r="C4" s="177"/>
+      <c r="D4" s="154" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="148"/>
+    </row>
+    <row r="5" spans="1:9" ht="16" customHeight="1">
+      <c r="A5" s="175"/>
+      <c r="B5" s="176"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="156" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="152"/>
+    </row>
+    <row r="6" spans="1:9" ht="25" thickBot="1">
+      <c r="A6" s="167" t="s">
+        <v>953</v>
+      </c>
+      <c r="B6" s="168"/>
+      <c r="C6" s="169"/>
+      <c r="D6" s="210"/>
+      <c r="E6" s="211"/>
+      <c r="F6" s="211"/>
+      <c r="G6" s="211"/>
+      <c r="H6" s="212"/>
+    </row>
+    <row r="7" spans="1:9" ht="23" customHeight="1" thickBot="1">
       <c r="A7" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>614</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="15" t="s">
+      <c r="D7" s="13" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>697</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>1452</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="17" thickBot="1">
+      <c r="A8" s="17" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B8" s="80" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C8" s="19">
+        <v>68500</v>
+      </c>
+      <c r="D8" s="80" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F8" s="21" t="s">
+        <v>686</v>
+      </c>
+      <c r="G8" s="47" t="s">
+        <v>211</v>
+      </c>
+      <c r="H8" s="44" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I8" s="69"/>
+    </row>
+    <row r="9" spans="1:9" ht="18" thickTop="1" thickBot="1">
+      <c r="A9" s="53" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B9" s="81" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C9" s="55">
+        <v>69000</v>
+      </c>
+      <c r="D9" s="81" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E9" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>686</v>
+      </c>
+      <c r="G9" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H9" s="68" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I9" s="69"/>
+    </row>
+    <row r="10" spans="1:9" ht="18" thickTop="1" thickBot="1">
+      <c r="A10" s="53" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B10" s="81" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C10" s="55">
+        <v>76000</v>
+      </c>
+      <c r="D10" s="81" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E10" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F10" s="56" t="s">
+        <v>686</v>
+      </c>
+      <c r="G10" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H10" s="68" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I10" s="69"/>
+    </row>
+    <row r="11" spans="1:9" ht="18" thickTop="1" thickBot="1">
+      <c r="A11" s="53" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B11" s="81" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C11" s="55">
+        <v>77000</v>
+      </c>
+      <c r="D11" s="81" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E11" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F11" s="56" t="s">
+        <v>686</v>
+      </c>
+      <c r="G11" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H11" s="68" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I11" s="69"/>
+    </row>
+    <row r="12" spans="1:9" ht="18" thickTop="1" thickBot="1">
+      <c r="A12" s="53" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B12" s="81" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C12" s="55">
+        <v>85500</v>
+      </c>
+      <c r="D12" s="81" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E12" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F12" s="56" t="s">
+        <v>686</v>
+      </c>
+      <c r="G12" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H12" s="68" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I12" s="69"/>
+    </row>
+    <row r="13" spans="1:9" ht="18" thickTop="1" thickBot="1">
+      <c r="A13" s="53" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B13" s="81" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C13" s="55">
+        <v>88000</v>
+      </c>
+      <c r="D13" s="81" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E13" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F13" s="56" t="s">
+        <v>686</v>
+      </c>
+      <c r="G13" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H13" s="68" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I13" s="69"/>
+    </row>
+    <row r="14" spans="1:9" ht="18" thickTop="1" thickBot="1">
+      <c r="A14" s="53" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B14" s="81" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C14" s="55">
+        <v>104000</v>
+      </c>
+      <c r="D14" s="81" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E14" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F14" s="56" t="s">
+        <v>686</v>
+      </c>
+      <c r="G14" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H14" s="68" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I14" s="69"/>
+    </row>
+    <row r="15" spans="1:9" ht="18" thickTop="1" thickBot="1">
+      <c r="A15" s="82" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B15" s="81" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C15" s="55">
+        <v>122000</v>
+      </c>
+      <c r="D15" s="81" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E15" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F15" s="56" t="s">
+        <v>686</v>
+      </c>
+      <c r="G15" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H15" s="68" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I15" s="69"/>
+    </row>
+    <row r="16" spans="1:9" ht="18" thickTop="1" thickBot="1">
+      <c r="A16" s="53" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B16" s="81" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C16" s="55">
+        <v>259000</v>
+      </c>
+      <c r="D16" s="81" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E16" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F16" s="56" t="s">
+        <v>686</v>
+      </c>
+      <c r="G16" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H16" s="68" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I16" s="69"/>
+    </row>
+    <row r="17" spans="1:9" ht="18" thickTop="1" thickBot="1">
+      <c r="A17" s="53" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B17" s="81" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C17" s="55">
+        <v>320000</v>
+      </c>
+      <c r="D17" s="81" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E17" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F17" s="56" t="s">
+        <v>686</v>
+      </c>
+      <c r="G17" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H17" s="68" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I17" s="69"/>
+    </row>
+    <row r="18" spans="1:9" ht="17" thickTop="1">
+      <c r="A18" s="53" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B18" s="81" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C18" s="55">
+        <v>50500</v>
+      </c>
+      <c r="D18" s="81" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E18" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F18" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G18" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H18" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="53" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B19" s="81" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C19" s="55">
+        <v>51000</v>
+      </c>
+      <c r="D19" s="81" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E19" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F19" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G19" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H19" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="53" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B20" s="81" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C20" s="55">
+        <v>54500</v>
+      </c>
+      <c r="D20" s="81" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E20" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F20" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G20" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H20" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="53" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B21" s="81" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C21" s="55">
+        <v>55000</v>
+      </c>
+      <c r="D21" s="81" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E21" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F21" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G21" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H21" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="53" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B22" s="81" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C22" s="55">
+        <v>63500</v>
+      </c>
+      <c r="D22" s="81" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E22" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F22" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G22" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H22" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="53" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B23" s="81" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C23" s="55">
+        <v>65000</v>
+      </c>
+      <c r="D23" s="81" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E23" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F23" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G23" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H23" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="53" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B24" s="81" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C24" s="55">
+        <v>71500</v>
+      </c>
+      <c r="D24" s="81" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E24" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F24" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G24" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H24" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="53" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B25" s="81" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C25" s="55">
+        <v>88000</v>
+      </c>
+      <c r="D25" s="81" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E25" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F25" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G25" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H25" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="53" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B26" s="81" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C26" s="55">
+        <v>211000</v>
+      </c>
+      <c r="D26" s="81" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E26" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F26" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G26" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H26" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="53" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B27" s="81" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C27" s="55">
+        <v>238000</v>
+      </c>
+      <c r="D27" s="81" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E27" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F27" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G27" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H27" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="53" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B28" s="81" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C28" s="55">
+        <v>376000</v>
+      </c>
+      <c r="D28" s="81" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E28" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F28" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G28" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H28" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="53" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B29" s="81" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C29" s="55">
+        <v>589000</v>
+      </c>
+      <c r="D29" s="81" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E29" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F29" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G29" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H29" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="53" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B30" s="81" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C30" s="55">
+        <v>685000</v>
+      </c>
+      <c r="D30" s="81" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E30" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F30" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G30" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H30" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="83" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B31" s="83" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C31" s="31">
+        <v>42000</v>
+      </c>
+      <c r="D31" s="81" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E31" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F31" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G31" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H31" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="83" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B32" s="83" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C32" s="31">
+        <v>42500</v>
+      </c>
+      <c r="D32" s="81" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E32" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F32" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G32" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H32" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="83" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B33" s="83" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C33" s="31">
+        <v>43000</v>
+      </c>
+      <c r="D33" s="81" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E33" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F33" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G33" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H33" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="83" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B34" s="83" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C34" s="31">
+        <v>46000</v>
+      </c>
+      <c r="D34" s="81" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E34" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F34" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G34" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H34" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="83" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B35" s="83" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C35" s="31">
+        <v>46500</v>
+      </c>
+      <c r="D35" s="81" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E35" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F35" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G35" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H35" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="83" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B36" s="83" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C36" s="31">
+        <v>48500</v>
+      </c>
+      <c r="D36" s="81" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E36" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F36" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G36" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H36" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="83" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B37" s="83" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C37" s="31">
+        <v>58000</v>
+      </c>
+      <c r="D37" s="81" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E37" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F37" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G37" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H37" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="83" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B38" s="83" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C38" s="31">
+        <v>108500</v>
+      </c>
+      <c r="D38" s="81" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E38" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F38" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G38" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H38" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="83" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B39" s="83" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C39" s="31">
+        <v>127000</v>
+      </c>
+      <c r="D39" s="81" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E39" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F39" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G39" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H39" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="83" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B40" s="83" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C40" s="31">
+        <v>277000</v>
+      </c>
+      <c r="D40" s="81" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E40" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F40" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G40" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H40" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="83" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B41" s="83" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C41" s="31">
+        <v>386500</v>
+      </c>
+      <c r="D41" s="81" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E41" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F41" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G41" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H41" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="83" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B42" s="83" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C42" s="31">
+        <v>460000</v>
+      </c>
+      <c r="D42" s="81" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E42" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F42" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G42" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H42" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="83" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B43" s="83" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C43" s="31">
+        <v>531000</v>
+      </c>
+      <c r="D43" s="81" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E43" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F43" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G43" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H43" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="83" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B44" s="83" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C44" s="31">
+        <v>720000</v>
+      </c>
+      <c r="D44" s="81" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E44" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F44" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G44" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H44" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="83" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B45" s="83" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C45" s="31">
+        <v>900000</v>
+      </c>
+      <c r="D45" s="81" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E45" s="56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F45" s="56" t="s">
+        <v>687</v>
+      </c>
+      <c r="G45" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="H45" s="68" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="83" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B46" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C46" s="31">
+        <v>19890</v>
+      </c>
+      <c r="D46" s="83" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E46" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F46" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G46" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H46" s="43"/>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="83" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B47" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C47" s="31">
+        <v>20117.5</v>
+      </c>
+      <c r="D47" s="83" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E47" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F47" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G47" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H47" s="43"/>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="83" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B48" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C48" s="31">
+        <v>20702.5</v>
+      </c>
+      <c r="D48" s="83" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E48" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F48" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G48" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H48" s="43"/>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="83" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B49" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C49" s="31">
+        <v>24700</v>
+      </c>
+      <c r="D49" s="83" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E49" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F49" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G49" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H49" s="43"/>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="83" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B50" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C50" s="31">
+        <v>22295</v>
+      </c>
+      <c r="D50" s="83" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E50" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F50" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G50" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H50" s="43"/>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="83" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B51" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C51" s="31">
+        <v>22132.5</v>
+      </c>
+      <c r="D51" s="83" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E51" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F51" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G51" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H51" s="43"/>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="83" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B52" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C52" s="31">
+        <v>22685</v>
+      </c>
+      <c r="D52" s="83" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E52" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F52" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G52" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H52" s="43"/>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="83" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B53" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C53" s="31">
+        <v>28112.5</v>
+      </c>
+      <c r="D53" s="83" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E53" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F53" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G53" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H53" s="43"/>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="83" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B54" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C54" s="31">
+        <v>31102.5</v>
+      </c>
+      <c r="D54" s="83" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E54" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F54" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G54" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H54" s="43"/>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="83" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B55" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C55" s="31">
+        <v>31167.5</v>
+      </c>
+      <c r="D55" s="83" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E55" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F55" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G55" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H55" s="43"/>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="83" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B56" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C56" s="31">
+        <v>31167.5</v>
+      </c>
+      <c r="D56" s="83" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E56" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F56" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G56" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H56" s="43"/>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="83" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B57" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C57" s="31">
+        <v>38512.5</v>
+      </c>
+      <c r="D57" s="83" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E57" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F57" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G57" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H57" s="43"/>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="83" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B58" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C58" s="31">
+        <v>36855</v>
+      </c>
+      <c r="D58" s="83" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E58" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F58" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G58" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H58" s="43"/>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="83" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B59" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C59" s="31">
+        <v>38512.5</v>
+      </c>
+      <c r="D59" s="83" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E59" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F59" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G59" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H59" s="43"/>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="83" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B60" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C60" s="31">
+        <v>38512.5</v>
+      </c>
+      <c r="D60" s="83" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E60" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F60" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G60" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H60" s="43"/>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="83" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B61" s="83" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C61" s="31">
+        <v>46897.5</v>
+      </c>
+      <c r="D61" s="83" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E61" s="33" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F61" s="33" t="s">
+        <v>687</v>
+      </c>
+      <c r="G61" s="43" t="s">
+        <v>2029</v>
+      </c>
+      <c r="H61" s="43"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="53" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B62" s="81" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C62" s="55">
+        <v>7850</v>
+      </c>
+      <c r="D62" s="81" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E62" s="56" t="s">
+        <v>300</v>
+      </c>
+      <c r="F62" s="56"/>
+      <c r="G62" s="56"/>
+      <c r="H62" s="68"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="53" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B63" s="81" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C63" s="55">
+        <v>9500</v>
+      </c>
+      <c r="D63" s="81" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E63" s="56" t="s">
+        <v>300</v>
+      </c>
+      <c r="F63" s="56"/>
+      <c r="G63" s="56"/>
+      <c r="H63" s="68"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="53" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B64" s="81" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C64" s="55">
+        <v>12000</v>
+      </c>
+      <c r="D64" s="81" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E64" s="56" t="s">
+        <v>300</v>
+      </c>
+      <c r="F64" s="56"/>
+      <c r="G64" s="56"/>
+      <c r="H64" s="68"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="53" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B65" s="81" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C65" s="55">
+        <v>5000</v>
+      </c>
+      <c r="D65" s="81" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E65" s="56" t="s">
+        <v>300</v>
+      </c>
+      <c r="F65" s="56"/>
+      <c r="G65" s="56"/>
+      <c r="H65" s="68"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="53" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B66" s="81" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C66" s="55">
+        <v>7500</v>
+      </c>
+      <c r="D66" s="81" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E66" s="56" t="s">
+        <v>300</v>
+      </c>
+      <c r="F66" s="56"/>
+      <c r="G66" s="56"/>
+      <c r="H66" s="57"/>
+    </row>
+    <row r="67" spans="1:8" ht="17" thickBot="1">
+      <c r="A67" s="22" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B67" s="84" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C67" s="24">
+        <v>10000</v>
+      </c>
+      <c r="D67" s="84" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E67" s="25" t="s">
+        <v>300</v>
+      </c>
+      <c r="F67" s="25"/>
+      <c r="G67" s="25"/>
+      <c r="H67" s="60"/>
+    </row>
+  </sheetData>
+  <autoFilter ref="D7:H67" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:C5"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:H6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0EE591D5-51E2-C24D-A486-73758AA70959}">
+  <sheetPr>
+    <tabColor rgb="FF0070C0"/>
+  </sheetPr>
+  <dimension ref="A1:J71"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:H5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
+  <cols>
+    <col min="1" max="1" width="20.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="82.5" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" customWidth="1"/>
+    <col min="4" max="4" width="54.5" customWidth="1"/>
+    <col min="5" max="5" width="16.6640625" customWidth="1"/>
+    <col min="6" max="6" width="17.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.5" style="2" customWidth="1"/>
+    <col min="8" max="8" width="15.6640625" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="146"/>
+    </row>
+    <row r="2" spans="1:10" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="148"/>
+    </row>
+    <row r="3" spans="1:10" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="150"/>
+    </row>
+    <row r="4" spans="1:10" ht="16" customHeight="1">
+      <c r="A4" s="199"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="199"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="148"/>
+    </row>
+    <row r="5" spans="1:10" ht="16" customHeight="1">
+      <c r="A5" s="199"/>
+      <c r="B5" s="199"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="152"/>
+    </row>
+    <row r="6" spans="1:10" ht="25" thickBot="1">
+      <c r="A6" s="207" t="s">
+        <v>975</v>
+      </c>
+      <c r="B6" s="208"/>
+      <c r="C6" s="209"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="171"/>
+    </row>
+    <row r="7" spans="1:10" ht="34" customHeight="1" thickBot="1">
+      <c r="A7" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C7" s="14" t="s">
+        <v>614</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>691</v>
+      </c>
+      <c r="F7" s="15" t="s">
         <v>610</v>
       </c>
+      <c r="G7" s="15" t="s">
+        <v>689</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>688</v>
+      </c>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>652</v>
+      </c>
+      <c r="C8" s="19">
+        <v>4000</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>316</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="F8" s="21" t="s">
+        <v>321</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>548</v>
+      </c>
+      <c r="H8" s="52" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="54" t="s">
+        <v>653</v>
+      </c>
+      <c r="C9" s="55">
+        <v>4000</v>
+      </c>
+      <c r="D9" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E9" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H9" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="54" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C10" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D10" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E10" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F10" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G10" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H10" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="53" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="54" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C11" s="55">
+        <v>6250</v>
+      </c>
+      <c r="D11" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E11" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F11" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G11" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H11" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="53" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C12" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D12" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E12" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F12" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H12" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="53" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C13" s="55">
+        <v>7000</v>
+      </c>
+      <c r="D13" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E13" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F13" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H13" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="53" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B14" s="54" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C14" s="55">
+        <v>7750</v>
+      </c>
+      <c r="D14" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E14" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F14" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G14" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H14" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="54" t="s">
+        <v>654</v>
+      </c>
+      <c r="C15" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D15" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E15" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F15" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G15" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H15" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="54" t="s">
+        <v>655</v>
+      </c>
+      <c r="C16" s="55">
+        <v>7000</v>
+      </c>
+      <c r="D16" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E16" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F16" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G16" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H16" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="54" t="s">
+        <v>656</v>
+      </c>
+      <c r="C17" s="55">
+        <v>7500</v>
+      </c>
+      <c r="D17" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E17" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F17" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G17" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H17" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="53" t="s">
+        <v>716</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>717</v>
+      </c>
+      <c r="C18" s="55">
+        <v>8000</v>
+      </c>
+      <c r="D18" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E18" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F18" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G18" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H18" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="53" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B19" s="54" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C19" s="55">
+        <v>8500</v>
+      </c>
+      <c r="D19" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E19" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F19" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G19" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H19" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="53" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C20" s="55">
+        <v>9000</v>
+      </c>
+      <c r="D20" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E20" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F20" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G20" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H20" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="53" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B21" s="54" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C21" s="55">
+        <v>9500</v>
+      </c>
+      <c r="D21" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E21" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F21" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G21" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H21" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="53" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B22" s="54" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C22" s="55">
+        <v>10000</v>
+      </c>
+      <c r="D22" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E22" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F22" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G22" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H22" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="53" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B23" s="54" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C23" s="55">
+        <v>11000</v>
+      </c>
+      <c r="D23" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E23" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F23" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G23" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H23" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="53" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="54" t="s">
+        <v>657</v>
+      </c>
+      <c r="C24" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D24" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E24" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F24" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G24" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H24" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="54" t="s">
+        <v>658</v>
+      </c>
+      <c r="C25" s="55">
+        <v>7000</v>
+      </c>
+      <c r="D25" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E25" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F25" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G25" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H25" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="53" t="s">
+        <v>581</v>
+      </c>
+      <c r="B26" s="54" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C26" s="55">
+        <v>7500</v>
+      </c>
+      <c r="D26" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E26" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F26" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G26" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H26" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="53" t="s">
+        <v>582</v>
+      </c>
+      <c r="B27" s="54" t="s">
+        <v>659</v>
+      </c>
+      <c r="C27" s="55">
+        <v>8000</v>
+      </c>
+      <c r="D27" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E27" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F27" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G27" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H27" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="53" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B28" s="54" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C28" s="55">
+        <v>8500</v>
+      </c>
+      <c r="D28" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E28" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F28" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G28" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H28" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="53" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B29" s="54" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C29" s="55">
+        <v>9000</v>
+      </c>
+      <c r="D29" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E29" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F29" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G29" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H29" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="53" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B30" s="54" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C30" s="55">
+        <v>9500</v>
+      </c>
+      <c r="D30" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E30" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F30" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G30" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H30" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="53" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B31" s="54" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C31" s="55">
+        <v>10000</v>
+      </c>
+      <c r="D31" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E31" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F31" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G31" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H31" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="53" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B32" s="54" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C32" s="55">
+        <v>11000</v>
+      </c>
+      <c r="D32" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E32" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F32" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G32" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H32" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="53" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B33" s="54" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C33" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D33" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E33" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F33" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G33" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H33" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="53" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B34" s="54" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C34" s="55">
+        <v>7000</v>
+      </c>
+      <c r="D34" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E34" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F34" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G34" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H34" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="53" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B35" s="54" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C35" s="55">
+        <v>7500</v>
+      </c>
+      <c r="D35" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E35" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F35" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G35" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H35" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="53" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B36" s="54" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C36" s="55">
+        <v>8000</v>
+      </c>
+      <c r="D36" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E36" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F36" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G36" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H36" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="53" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B37" s="54" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C37" s="55">
+        <v>8500</v>
+      </c>
+      <c r="D37" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E37" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F37" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G37" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H37" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="53" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B38" s="54" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C38" s="55">
+        <v>9000</v>
+      </c>
+      <c r="D38" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E38" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F38" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G38" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H38" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="53" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B39" s="54" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C39" s="55">
+        <v>9500</v>
+      </c>
+      <c r="D39" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E39" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F39" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G39" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H39" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="53" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B40" s="54" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C40" s="55">
+        <v>10000</v>
+      </c>
+      <c r="D40" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E40" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F40" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G40" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H40" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="53" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B41" s="54" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C41" s="55">
+        <v>11000</v>
+      </c>
+      <c r="D41" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E41" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F41" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G41" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H41" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="53" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B42" s="54" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C42" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D42" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E42" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F42" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G42" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H42" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="53" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B43" s="54" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C43" s="55">
+        <v>7000</v>
+      </c>
+      <c r="D43" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E43" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F43" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G43" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H43" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="53" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B44" s="54" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C44" s="55">
+        <v>7500</v>
+      </c>
+      <c r="D44" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E44" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F44" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G44" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H44" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="53" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B45" s="54" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C45" s="55">
+        <v>8000</v>
+      </c>
+      <c r="D45" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E45" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F45" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G45" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H45" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="53" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B46" s="54" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C46" s="55">
+        <v>8500</v>
+      </c>
+      <c r="D46" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E46" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F46" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G46" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H46" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="53" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B47" s="54" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C47" s="55">
+        <v>9000</v>
+      </c>
+      <c r="D47" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E47" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F47" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G47" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H47" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="53" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B48" s="54" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C48" s="55">
+        <v>9500</v>
+      </c>
+      <c r="D48" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E48" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F48" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G48" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H48" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="53" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B49" s="54" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C49" s="55">
+        <v>10000</v>
+      </c>
+      <c r="D49" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E49" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F49" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G49" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H49" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="53" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B50" s="54" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C50" s="55">
+        <v>11000</v>
+      </c>
+      <c r="D50" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E50" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F50" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G50" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H50" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" s="28" customFormat="1">
+      <c r="A51" s="53" t="s">
+        <v>951</v>
+      </c>
+      <c r="B51" s="54" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C51" s="55">
+        <v>8000</v>
+      </c>
+      <c r="D51" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E51" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F51" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="G51" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H51" s="57" t="s">
+        <v>176</v>
+      </c>
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="53" t="s">
+        <v>596</v>
+      </c>
+      <c r="B52" s="54" t="s">
+        <v>663</v>
+      </c>
+      <c r="C52" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D52" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E52" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F52" s="56" t="s">
+        <v>321</v>
+      </c>
+      <c r="G52" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H52" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="53" t="s">
+        <v>633</v>
+      </c>
+      <c r="B53" s="54" t="s">
+        <v>664</v>
+      </c>
+      <c r="C53" s="55">
+        <v>6250</v>
+      </c>
+      <c r="D53" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E53" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F53" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="G53" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H53" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="53" t="s">
+        <v>583</v>
+      </c>
+      <c r="B54" s="54" t="s">
+        <v>665</v>
+      </c>
+      <c r="C54" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D54" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E54" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F54" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G54" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H54" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="53" t="s">
+        <v>584</v>
+      </c>
+      <c r="B55" s="54" t="s">
+        <v>666</v>
+      </c>
+      <c r="C55" s="55">
+        <v>6750</v>
+      </c>
+      <c r="D55" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E55" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F55" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G55" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H55" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="53" t="s">
+        <v>585</v>
+      </c>
+      <c r="B56" s="54" t="s">
+        <v>667</v>
+      </c>
+      <c r="C56" s="55">
+        <v>7000</v>
+      </c>
+      <c r="D56" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E56" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F56" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G56" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H56" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="53" t="s">
+        <v>586</v>
+      </c>
+      <c r="B57" s="54" t="s">
+        <v>668</v>
+      </c>
+      <c r="C57" s="55">
+        <v>7250</v>
+      </c>
+      <c r="D57" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E57" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F57" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G57" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H57" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="53" t="s">
+        <v>587</v>
+      </c>
+      <c r="B58" s="54" t="s">
+        <v>669</v>
+      </c>
+      <c r="C58" s="55">
+        <v>7500</v>
+      </c>
+      <c r="D58" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E58" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F58" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G58" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H58" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="53" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B59" s="54" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C59" s="55">
+        <v>7750</v>
+      </c>
+      <c r="D59" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E59" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F59" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G59" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H59" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="53" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B60" s="54" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C60" s="55">
+        <v>8000</v>
+      </c>
+      <c r="D60" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E60" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F60" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="G60" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H60" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="53" t="s">
+        <v>588</v>
+      </c>
+      <c r="B61" s="54" t="s">
+        <v>670</v>
+      </c>
+      <c r="C61" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D61" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E61" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F61" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G61" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H61" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="53" t="s">
+        <v>589</v>
+      </c>
+      <c r="B62" s="54" t="s">
+        <v>671</v>
+      </c>
+      <c r="C62" s="55">
+        <v>7000</v>
+      </c>
+      <c r="D62" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E62" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F62" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G62" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H62" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="53" t="s">
+        <v>590</v>
+      </c>
+      <c r="B63" s="54" t="s">
+        <v>672</v>
+      </c>
+      <c r="C63" s="55">
+        <v>7500</v>
+      </c>
+      <c r="D63" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E63" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F63" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G63" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H63" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="53" t="s">
+        <v>591</v>
+      </c>
+      <c r="B64" s="54" t="s">
+        <v>673</v>
+      </c>
+      <c r="C64" s="55">
+        <v>8000</v>
+      </c>
+      <c r="D64" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E64" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F64" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G64" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H64" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="53" t="s">
+        <v>592</v>
+      </c>
+      <c r="B65" s="54" t="s">
+        <v>674</v>
+      </c>
+      <c r="C65" s="55">
+        <v>8500</v>
+      </c>
+      <c r="D65" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E65" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F65" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G65" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H65" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="53" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B66" s="54" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C66" s="55">
+        <v>9000</v>
+      </c>
+      <c r="D66" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E66" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F66" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G66" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H66" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="53" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B67" s="54" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C67" s="55">
+        <v>9500</v>
+      </c>
+      <c r="D67" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E67" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F67" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G67" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H67" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="53" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B68" s="54" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C68" s="55">
+        <v>10000</v>
+      </c>
+      <c r="D68" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E68" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F68" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G68" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H68" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="53" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B69" s="54" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C69" s="55">
+        <v>10500</v>
+      </c>
+      <c r="D69" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E69" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F69" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G69" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H69" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="53" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B70" s="54" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C70" s="55">
+        <v>11000</v>
+      </c>
+      <c r="D70" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E70" s="56" t="s">
+        <v>312</v>
+      </c>
+      <c r="F70" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G70" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H70" s="57" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="17" thickBot="1">
+      <c r="A71" s="22" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B71" s="23" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C71" s="24">
+        <v>12000</v>
+      </c>
+      <c r="D71" s="25" t="s">
+        <v>316</v>
+      </c>
+      <c r="E71" s="25" t="s">
+        <v>312</v>
+      </c>
+      <c r="F71" s="25" t="s">
+        <v>320</v>
+      </c>
+      <c r="G71" s="25" t="s">
+        <v>548</v>
+      </c>
+      <c r="H71" s="60" t="s">
+        <v>176</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="D7:H73" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:C5"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:H6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3622E964-50A2-FE4F-933E-A0D4B8512C29}">
+  <sheetPr>
+    <tabColor rgb="FF0070C0"/>
+  </sheetPr>
+  <dimension ref="A1:J32"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:H5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
+  <cols>
+    <col min="1" max="1" width="20.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="78.6640625" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" customWidth="1"/>
+    <col min="4" max="4" width="55.5" customWidth="1"/>
+    <col min="5" max="5" width="16.6640625" customWidth="1"/>
+    <col min="6" max="6" width="17.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.5" style="2" customWidth="1"/>
+    <col min="8" max="8" width="15.6640625" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="146"/>
+    </row>
+    <row r="2" spans="1:10" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="148"/>
+    </row>
+    <row r="3" spans="1:10" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="150"/>
+    </row>
+    <row r="4" spans="1:10" ht="16" customHeight="1">
+      <c r="A4" s="199"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="199"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="148"/>
+    </row>
+    <row r="5" spans="1:10" ht="16" customHeight="1">
+      <c r="A5" s="199"/>
+      <c r="B5" s="199"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="152"/>
+    </row>
+    <row r="6" spans="1:10" ht="25" thickBot="1">
+      <c r="A6" s="207" t="s">
+        <v>956</v>
+      </c>
+      <c r="B6" s="208"/>
+      <c r="C6" s="209"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="171"/>
+    </row>
+    <row r="7" spans="1:10" ht="35" customHeight="1" thickBot="1">
+      <c r="A7" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C7" s="14" t="s">
+        <v>614</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>691</v>
+      </c>
       <c r="F7" s="15" t="s">
-        <v>2291</v>
+        <v>610</v>
       </c>
       <c r="G7" s="15" t="s">
-        <v>697</v>
-[...1 lines deleted...]
-      <c r="H7" s="1"/>
+        <v>689</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>688</v>
+      </c>
       <c r="I7" s="1"/>
-    </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="J7" s="1"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" s="17" t="s">
-        <v>2316</v>
+        <v>556</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>2242</v>
+        <v>660</v>
       </c>
       <c r="C8" s="19">
-        <v>9500</v>
+        <v>4500</v>
       </c>
       <c r="D8" s="21" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E8" s="21" t="s">
-        <v>2295</v>
+        <v>312</v>
       </c>
       <c r="F8" s="21" t="s">
-        <v>2292</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:9" ht="17" customHeight="1" x14ac:dyDescent="0.2">
+        <v>321</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>548</v>
+      </c>
+      <c r="H8" s="52" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" s="34" t="s">
-        <v>2317</v>
-[...2 lines deleted...]
-        <v>2243</v>
+        <v>557</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>661</v>
       </c>
       <c r="C9" s="31">
-        <v>9500</v>
+        <v>4500</v>
       </c>
       <c r="D9" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E9" s="33" t="s">
-        <v>2295</v>
+        <v>312</v>
       </c>
       <c r="F9" s="33" t="s">
-        <v>2292</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
+        <v>62</v>
+      </c>
+      <c r="G9" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H9" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" s="34" t="s">
-        <v>2318</v>
+        <v>558</v>
       </c>
       <c r="B10" s="30" t="s">
-        <v>2244</v>
+        <v>1097</v>
       </c>
       <c r="C10" s="31">
-        <v>9500</v>
+        <v>7000</v>
       </c>
       <c r="D10" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E10" s="33" t="s">
-        <v>2295</v>
+        <v>312</v>
       </c>
       <c r="F10" s="33" t="s">
-        <v>2292</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
+        <v>61</v>
+      </c>
+      <c r="G10" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H10" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" s="34" t="s">
-        <v>2319</v>
+        <v>559</v>
       </c>
       <c r="B11" s="30" t="s">
-        <v>2245</v>
+        <v>1098</v>
       </c>
       <c r="C11" s="31">
-        <v>9500</v>
+        <v>7500</v>
       </c>
       <c r="D11" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E11" s="33" t="s">
-        <v>2295</v>
+        <v>312</v>
       </c>
       <c r="F11" s="33" t="s">
-        <v>2292</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
+        <v>61</v>
+      </c>
+      <c r="G11" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H11" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" s="34" t="s">
-        <v>2320</v>
+        <v>560</v>
       </c>
       <c r="B12" s="30" t="s">
-        <v>2246</v>
+        <v>662</v>
       </c>
       <c r="C12" s="31">
-        <v>9500</v>
+        <v>8000</v>
       </c>
       <c r="D12" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E12" s="33" t="s">
-        <v>2295</v>
+        <v>312</v>
       </c>
       <c r="F12" s="33" t="s">
-        <v>2292</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
+        <v>61</v>
+      </c>
+      <c r="G12" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H12" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" s="34" t="s">
-        <v>2321</v>
+        <v>1069</v>
       </c>
       <c r="B13" s="30" t="s">
-        <v>2247</v>
+        <v>1099</v>
       </c>
       <c r="C13" s="31">
-        <v>9500</v>
+        <v>8500</v>
       </c>
       <c r="D13" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E13" s="33" t="s">
-        <v>2295</v>
+        <v>312</v>
       </c>
       <c r="F13" s="33" t="s">
-        <v>2292</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
+        <v>61</v>
+      </c>
+      <c r="G13" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H13" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" s="34" t="s">
-        <v>2322</v>
+        <v>1070</v>
       </c>
       <c r="B14" s="30" t="s">
-        <v>2248</v>
+        <v>1100</v>
       </c>
       <c r="C14" s="31">
-        <v>9500</v>
+        <v>9000</v>
       </c>
       <c r="D14" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E14" s="33" t="s">
-        <v>2295</v>
+        <v>312</v>
       </c>
       <c r="F14" s="33" t="s">
-        <v>2292</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
+        <v>61</v>
+      </c>
+      <c r="G14" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H14" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" s="34" t="s">
-        <v>2323</v>
+        <v>730</v>
       </c>
       <c r="B15" s="30" t="s">
-        <v>2249</v>
+        <v>738</v>
       </c>
       <c r="C15" s="31">
-        <v>9700</v>
+        <v>7000</v>
       </c>
       <c r="D15" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E15" s="33" t="s">
-        <v>2297</v>
+        <v>312</v>
       </c>
       <c r="F15" s="33" t="s">
-        <v>2292</v>
-[...7 lines deleted...]
-        <v>2324</v>
+        <v>320</v>
+      </c>
+      <c r="G15" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="34" t="s">
+        <v>731</v>
       </c>
       <c r="B16" s="30" t="s">
-        <v>2250</v>
+        <v>739</v>
       </c>
       <c r="C16" s="31">
-        <v>9700</v>
+        <v>7250</v>
       </c>
       <c r="D16" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E16" s="33" t="s">
-        <v>2297</v>
+        <v>312</v>
       </c>
       <c r="F16" s="33" t="s">
-        <v>2292</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G16" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H16" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" s="34" t="s">
-        <v>2325</v>
+        <v>732</v>
       </c>
       <c r="B17" s="30" t="s">
-        <v>2251</v>
+        <v>740</v>
       </c>
       <c r="C17" s="31">
-        <v>10500</v>
+        <v>7500</v>
       </c>
       <c r="D17" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E17" s="33" t="s">
-        <v>2296</v>
+        <v>312</v>
       </c>
       <c r="F17" s="33" t="s">
-        <v>2292</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G17" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H17" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" s="34" t="s">
-        <v>2326</v>
+        <v>733</v>
       </c>
       <c r="B18" s="30" t="s">
-        <v>2252</v>
+        <v>741</v>
       </c>
       <c r="C18" s="31">
-        <v>11000</v>
+        <v>7750</v>
       </c>
       <c r="D18" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E18" s="33" t="s">
-        <v>2298</v>
+        <v>312</v>
       </c>
       <c r="F18" s="33" t="s">
-        <v>2292</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G18" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H18" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" s="34" t="s">
-        <v>2327</v>
+        <v>1149</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>2299</v>
+        <v>1154</v>
       </c>
       <c r="C19" s="31">
-        <v>13500</v>
+        <v>8000</v>
       </c>
       <c r="D19" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E19" s="33" t="s">
-        <v>2301</v>
+        <v>312</v>
       </c>
       <c r="F19" s="33" t="s">
-        <v>2292</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G19" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H19" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" s="34" t="s">
-        <v>2328</v>
+        <v>1150</v>
       </c>
       <c r="B20" s="30" t="s">
-        <v>2300</v>
+        <v>1155</v>
       </c>
       <c r="C20" s="31">
-        <v>15000</v>
+        <v>8500</v>
       </c>
       <c r="D20" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E20" s="33" t="s">
-        <v>2302</v>
+        <v>312</v>
       </c>
       <c r="F20" s="33" t="s">
-        <v>2292</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G20" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H20" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" s="34" t="s">
-        <v>2329</v>
+        <v>1151</v>
       </c>
       <c r="B21" s="30" t="s">
-        <v>2303</v>
+        <v>1156</v>
       </c>
       <c r="C21" s="31">
-        <v>9500</v>
+        <v>9000</v>
       </c>
       <c r="D21" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E21" s="33" t="s">
-        <v>2295</v>
+        <v>312</v>
       </c>
       <c r="F21" s="33" t="s">
-        <v>2293</v>
-[...5 lines deleted...]
-    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G21" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H21" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" s="34" t="s">
-        <v>2330</v>
+        <v>1152</v>
       </c>
       <c r="B22" s="30" t="s">
-        <v>2304</v>
+        <v>1157</v>
       </c>
       <c r="C22" s="31">
         <v>9500</v>
       </c>
       <c r="D22" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E22" s="33" t="s">
-        <v>2295</v>
+        <v>312</v>
       </c>
       <c r="F22" s="33" t="s">
-        <v>2293</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G22" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H22" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" s="34" t="s">
-        <v>2331</v>
+        <v>1153</v>
       </c>
       <c r="B23" s="30" t="s">
-        <v>2305</v>
+        <v>1158</v>
       </c>
       <c r="C23" s="31">
+        <v>10500</v>
+      </c>
+      <c r="D23" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E23" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F23" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G23" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H23" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="34" t="s">
+        <v>734</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>742</v>
+      </c>
+      <c r="C24" s="31">
+        <v>8000</v>
+      </c>
+      <c r="D24" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E24" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F24" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G24" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H24" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="34" t="s">
+        <v>735</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>743</v>
+      </c>
+      <c r="C25" s="31">
+        <v>8250</v>
+      </c>
+      <c r="D25" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E25" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F25" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G25" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H25" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="34" t="s">
+        <v>736</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>744</v>
+      </c>
+      <c r="C26" s="31">
+        <v>8500</v>
+      </c>
+      <c r="D26" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E26" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F26" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G26" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H26" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="34" t="s">
+        <v>737</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>745</v>
+      </c>
+      <c r="C27" s="31">
+        <v>9000</v>
+      </c>
+      <c r="D27" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E27" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F27" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G27" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H27" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="34" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C28" s="31">
         <v>9500</v>
       </c>
-      <c r="D23" s="33" t="s">
-[...113 lines deleted...]
-      </c>
       <c r="D28" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E28" s="33" t="s">
-        <v>2297</v>
+        <v>312</v>
       </c>
       <c r="F28" s="33" t="s">
-        <v>2293</v>
-[...5 lines deleted...]
-    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G28" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" s="34" t="s">
-        <v>2337</v>
+        <v>1140</v>
       </c>
       <c r="B29" s="30" t="s">
-        <v>2311</v>
+        <v>1145</v>
       </c>
       <c r="C29" s="31">
-        <v>9700</v>
+        <v>10000</v>
       </c>
       <c r="D29" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E29" s="33" t="s">
-        <v>2297</v>
+        <v>312</v>
       </c>
       <c r="F29" s="33" t="s">
-        <v>2293</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G29" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H29" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" s="34" t="s">
-        <v>2338</v>
+        <v>1141</v>
       </c>
       <c r="B30" s="30" t="s">
-        <v>2312</v>
+        <v>1146</v>
       </c>
       <c r="C30" s="31">
         <v>10500</v>
       </c>
       <c r="D30" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E30" s="33" t="s">
-        <v>2296</v>
+        <v>312</v>
       </c>
       <c r="F30" s="33" t="s">
-        <v>2293</v>
-[...5 lines deleted...]
-    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G30" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H30" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" s="34" t="s">
-        <v>2339</v>
+        <v>1142</v>
       </c>
       <c r="B31" s="30" t="s">
-        <v>2313</v>
+        <v>1147</v>
       </c>
       <c r="C31" s="31">
         <v>11000</v>
       </c>
       <c r="D31" s="33" t="s">
-        <v>2264</v>
+        <v>316</v>
       </c>
       <c r="E31" s="33" t="s">
-        <v>2298</v>
+        <v>312</v>
       </c>
       <c r="F31" s="33" t="s">
-        <v>2293</v>
-[...587 lines deleted...]
-      <c r="C57" s="31">
+        <v>320</v>
+      </c>
+      <c r="G31" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H31" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="17" thickBot="1">
+      <c r="A32" s="22" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C32" s="24">
         <v>12000</v>
       </c>
-      <c r="D57" s="33" t="s">
-[...658 lines deleted...]
-      <c r="D86" s="2"/>
+      <c r="D32" s="25" t="s">
+        <v>316</v>
+      </c>
+      <c r="E32" s="25" t="s">
+        <v>312</v>
+      </c>
+      <c r="F32" s="25" t="s">
+        <v>320</v>
+      </c>
+      <c r="G32" s="25" t="s">
+        <v>548</v>
+      </c>
+      <c r="H32" s="60" t="s">
+        <v>175</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="D7:G79" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <autoFilter ref="D7:H32" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
   <mergeCells count="3">
     <mergeCell ref="A6:C6"/>
-    <mergeCell ref="D1:G6"/>
+    <mergeCell ref="D6:H6"/>
     <mergeCell ref="A1:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A20B98E-B5DB-D347-8572-9D01F2129CA5}">
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E284940-E801-1D48-82AB-373569F5F7B7}">
   <sheetPr>
-    <tabColor rgb="FF92D050"/>
+    <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A1:I67"/>
+  <dimension ref="A1:J26"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:H6"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:H5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <cols>
-    <col min="1" max="1" width="25.1640625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="17" style="2" customWidth="1"/>
+    <col min="1" max="1" width="20.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="63.5" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" customWidth="1"/>
+    <col min="4" max="4" width="56.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.6640625" customWidth="1"/>
+    <col min="6" max="6" width="17.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.5" style="2" customWidth="1"/>
+    <col min="8" max="8" width="15.6640625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-[...65 lines deleted...]
-    <row r="7" spans="1:9" ht="23" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="146"/>
+    </row>
+    <row r="2" spans="1:10" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="148"/>
+    </row>
+    <row r="3" spans="1:10" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="150"/>
+    </row>
+    <row r="4" spans="1:10" ht="16" customHeight="1">
+      <c r="A4" s="199"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="199"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="148"/>
+    </row>
+    <row r="5" spans="1:10" ht="16" customHeight="1">
+      <c r="A5" s="199"/>
+      <c r="B5" s="199"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="152"/>
+    </row>
+    <row r="6" spans="1:10" ht="25" thickBot="1">
+      <c r="A6" s="207" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B6" s="208"/>
+      <c r="C6" s="209"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="171"/>
+    </row>
+    <row r="7" spans="1:10" ht="32" customHeight="1" thickBot="1">
       <c r="A7" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>614</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>1465</v>
+        <v>172</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="F7" s="15" t="s">
-        <v>1453</v>
+        <v>610</v>
       </c>
       <c r="G7" s="15" t="s">
-        <v>310</v>
+        <v>689</v>
       </c>
       <c r="H7" s="15" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:9" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+        <v>688</v>
+      </c>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" s="17" t="s">
-        <v>1455</v>
-[...2 lines deleted...]
-        <v>1501</v>
+        <v>949</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>950</v>
       </c>
       <c r="C8" s="19">
-        <v>68500</v>
-[...2 lines deleted...]
-        <v>1488</v>
+        <v>12000</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>316</v>
       </c>
       <c r="E8" s="21" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F8" s="21" t="s">
-        <v>685</v>
-[...9 lines deleted...]
-    <row r="9" spans="1:9" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>548</v>
+      </c>
+      <c r="H8" s="52" t="s">
+        <v>183</v>
+      </c>
+      <c r="J8" s="3"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" s="53" t="s">
-        <v>1456</v>
-[...2 lines deleted...]
-        <v>1454</v>
+        <v>180</v>
+      </c>
+      <c r="B9" s="54" t="s">
+        <v>565</v>
       </c>
       <c r="C9" s="55">
-        <v>69000</v>
-[...2 lines deleted...]
-        <v>1489</v>
+        <v>13000</v>
+      </c>
+      <c r="D9" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E9" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F9" s="56" t="s">
-        <v>685</v>
-[...9 lines deleted...]
-    <row r="10" spans="1:9" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H9" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" s="53" t="s">
-        <v>1457</v>
-[...2 lines deleted...]
-        <v>1454</v>
+        <v>177</v>
+      </c>
+      <c r="B10" s="54" t="s">
+        <v>481</v>
       </c>
       <c r="C10" s="55">
-        <v>76000</v>
-[...2 lines deleted...]
-        <v>1490</v>
+        <v>13000</v>
+      </c>
+      <c r="D10" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E10" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F10" s="56" t="s">
-        <v>685</v>
-[...9 lines deleted...]
-    <row r="11" spans="1:9" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>321</v>
+      </c>
+      <c r="G10" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H10" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" s="53" t="s">
-        <v>1458</v>
-[...2 lines deleted...]
-        <v>1454</v>
+        <v>178</v>
+      </c>
+      <c r="B11" s="54" t="s">
+        <v>482</v>
       </c>
       <c r="C11" s="55">
-        <v>77000</v>
-[...2 lines deleted...]
-        <v>1491</v>
+        <v>13000</v>
+      </c>
+      <c r="D11" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E11" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F11" s="56" t="s">
-        <v>685</v>
-[...9 lines deleted...]
-    <row r="12" spans="1:9" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+      <c r="G11" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H11" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" s="53" t="s">
-        <v>1459</v>
-[...2 lines deleted...]
-        <v>1454</v>
+        <v>179</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>483</v>
       </c>
       <c r="C12" s="55">
-        <v>85500</v>
-[...2 lines deleted...]
-        <v>1492</v>
+        <v>13500</v>
+      </c>
+      <c r="D12" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E12" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F12" s="56" t="s">
-        <v>685</v>
-[...9 lines deleted...]
-    <row r="13" spans="1:9" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+      <c r="G12" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H12" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" s="53" t="s">
-        <v>1460</v>
-[...2 lines deleted...]
-        <v>1454</v>
+        <v>561</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>562</v>
       </c>
       <c r="C13" s="55">
-        <v>88000</v>
-[...2 lines deleted...]
-        <v>1493</v>
+        <v>14000</v>
+      </c>
+      <c r="D13" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E13" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F13" s="56" t="s">
-        <v>685</v>
-[...9 lines deleted...]
-    <row r="14" spans="1:9" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+      <c r="G13" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H13" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" s="53" t="s">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>1454</v>
+        <v>1109</v>
+      </c>
+      <c r="B14" s="54" t="s">
+        <v>1111</v>
       </c>
       <c r="C14" s="55">
-        <v>104000</v>
-[...2 lines deleted...]
-        <v>1494</v>
+        <v>14500</v>
+      </c>
+      <c r="D14" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E14" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F14" s="56" t="s">
-        <v>685</v>
-[...14 lines deleted...]
-        <v>1454</v>
+        <v>61</v>
+      </c>
+      <c r="G14" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H14" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="53" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B15" s="54" t="s">
+        <v>1112</v>
       </c>
       <c r="C15" s="55">
-        <v>122000</v>
-[...2 lines deleted...]
-        <v>1495</v>
+        <v>15000</v>
+      </c>
+      <c r="D15" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E15" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F15" s="56" t="s">
-        <v>685</v>
-[...9 lines deleted...]
-    <row r="16" spans="1:9" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+      <c r="G15" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H15" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" s="53" t="s">
-        <v>1463</v>
-[...2 lines deleted...]
-        <v>1454</v>
+        <v>181</v>
+      </c>
+      <c r="B16" s="54" t="s">
+        <v>563</v>
       </c>
       <c r="C16" s="55">
-        <v>259000</v>
-[...2 lines deleted...]
-        <v>1496</v>
+        <v>13750.000000000002</v>
+      </c>
+      <c r="D16" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E16" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F16" s="56" t="s">
-        <v>685</v>
-[...9 lines deleted...]
-    <row r="17" spans="1:9" ht="18" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>320</v>
+      </c>
+      <c r="G16" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H16" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" s="53" t="s">
-        <v>1464</v>
-[...2 lines deleted...]
-        <v>1454</v>
+        <v>182</v>
+      </c>
+      <c r="B17" s="54" t="s">
+        <v>564</v>
       </c>
       <c r="C17" s="55">
-        <v>320000</v>
-[...2 lines deleted...]
-        <v>1497</v>
+        <v>14250</v>
+      </c>
+      <c r="D17" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E17" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F17" s="56" t="s">
-        <v>685</v>
-[...9 lines deleted...]
-    <row r="18" spans="1:9" ht="17" thickTop="1" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G17" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H17" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" s="53" t="s">
-        <v>1467</v>
-[...2 lines deleted...]
-        <v>1466</v>
+        <v>1114</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>1116</v>
       </c>
       <c r="C18" s="55">
-        <v>50500</v>
-[...2 lines deleted...]
-        <v>1488</v>
+        <v>14750</v>
+      </c>
+      <c r="D18" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E18" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F18" s="56" t="s">
-        <v>686</v>
-[...8 lines deleted...]
-    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G18" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H18" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" s="53" t="s">
-        <v>1468</v>
-[...2 lines deleted...]
-        <v>1466</v>
+        <v>1115</v>
+      </c>
+      <c r="B19" s="54" t="s">
+        <v>1113</v>
       </c>
       <c r="C19" s="55">
-        <v>51000</v>
-[...2 lines deleted...]
-        <v>1489</v>
+        <v>15250</v>
+      </c>
+      <c r="D19" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E19" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F19" s="56" t="s">
-        <v>686</v>
-[...8 lines deleted...]
-    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G19" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H19" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" s="53" t="s">
-        <v>1469</v>
-[...2 lines deleted...]
-        <v>1466</v>
+        <v>1117</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>1118</v>
       </c>
       <c r="C20" s="55">
-        <v>54500</v>
-[...2 lines deleted...]
-        <v>1490</v>
+        <v>15750</v>
+      </c>
+      <c r="D20" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E20" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F20" s="56" t="s">
-        <v>686</v>
-[...8 lines deleted...]
-    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G20" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H20" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" s="53" t="s">
-        <v>1470</v>
-[...2 lines deleted...]
-        <v>1466</v>
+        <v>1119</v>
+      </c>
+      <c r="B21" s="54" t="s">
+        <v>1120</v>
       </c>
       <c r="C21" s="55">
-        <v>55000</v>
-[...2 lines deleted...]
-        <v>1491</v>
+        <v>16250</v>
+      </c>
+      <c r="D21" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E21" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F21" s="56" t="s">
-        <v>686</v>
-[...8 lines deleted...]
-    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G21" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H21" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" s="53" t="s">
-        <v>1471</v>
-[...2 lines deleted...]
-        <v>1466</v>
+        <v>1121</v>
+      </c>
+      <c r="B22" s="54" t="s">
+        <v>1122</v>
       </c>
       <c r="C22" s="55">
-        <v>63500</v>
-[...2 lines deleted...]
-        <v>1492</v>
+        <v>16750</v>
+      </c>
+      <c r="D22" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E22" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F22" s="56" t="s">
-        <v>686</v>
-[...8 lines deleted...]
-    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G22" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H22" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" s="53" t="s">
-        <v>1472</v>
-[...2 lines deleted...]
-        <v>1466</v>
+        <v>1123</v>
+      </c>
+      <c r="B23" s="54" t="s">
+        <v>1124</v>
       </c>
       <c r="C23" s="55">
-        <v>65000</v>
-[...2 lines deleted...]
-        <v>1493</v>
+        <v>17250</v>
+      </c>
+      <c r="D23" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E23" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F23" s="56" t="s">
-        <v>686</v>
-[...8 lines deleted...]
-    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G23" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H23" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" s="53" t="s">
-        <v>1473</v>
-[...2 lines deleted...]
-        <v>1466</v>
+        <v>1125</v>
+      </c>
+      <c r="B24" s="54" t="s">
+        <v>1126</v>
       </c>
       <c r="C24" s="55">
-        <v>71500</v>
-[...2 lines deleted...]
-        <v>1494</v>
+        <v>17750</v>
+      </c>
+      <c r="D24" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E24" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F24" s="56" t="s">
-        <v>686</v>
-[...8 lines deleted...]
-    <row r="25" spans="1:9" x14ac:dyDescent="0.2">
+        <v>320</v>
+      </c>
+      <c r="G24" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H24" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" s="53" t="s">
-        <v>1474</v>
-[...2 lines deleted...]
-        <v>1466</v>
+        <v>1127</v>
+      </c>
+      <c r="B25" s="54" t="s">
+        <v>1129</v>
       </c>
       <c r="C25" s="55">
-        <v>88000</v>
-[...2 lines deleted...]
-        <v>1495</v>
+        <v>18500</v>
+      </c>
+      <c r="D25" s="56" t="s">
+        <v>316</v>
       </c>
       <c r="E25" s="56" t="s">
-        <v>1452</v>
+        <v>312</v>
       </c>
       <c r="F25" s="56" t="s">
-        <v>686</v>
-[...1030 lines deleted...]
-      <c r="H67" s="60"/>
+        <v>320</v>
+      </c>
+      <c r="G25" s="56" t="s">
+        <v>548</v>
+      </c>
+      <c r="H25" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="17" thickBot="1">
+      <c r="A26" s="22" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B26" s="23" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C26" s="24">
+        <v>20000</v>
+      </c>
+      <c r="D26" s="25" t="s">
+        <v>316</v>
+      </c>
+      <c r="E26" s="25" t="s">
+        <v>312</v>
+      </c>
+      <c r="F26" s="25" t="s">
+        <v>320</v>
+      </c>
+      <c r="G26" s="25" t="s">
+        <v>548</v>
+      </c>
+      <c r="H26" s="60" t="s">
+        <v>183</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="D7:H67" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <autoFilter ref="D7:H28" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
   <mergeCells count="3">
     <mergeCell ref="A6:C6"/>
-    <mergeCell ref="D1:H6"/>
+    <mergeCell ref="D6:H6"/>
     <mergeCell ref="A1:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0EE591D5-51E2-C24D-A486-73758AA70959}">
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49D1AFC9-0396-E948-BDD4-68438152746B}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
-  <dimension ref="A1:J71"/>
+  <dimension ref="A1:J103"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:H6"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:H5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="20.33203125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="82.5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="5" width="16.6640625" customWidth="1"/>
+    <col min="2" max="2" width="73" customWidth="1"/>
+    <col min="3" max="3" width="14.33203125" customWidth="1"/>
+    <col min="4" max="4" width="56.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.6640625" customWidth="1"/>
     <col min="6" max="6" width="17.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.5" style="2" customWidth="1"/>
     <col min="8" max="8" width="15.6640625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-[...65 lines deleted...]
-    <row r="7" spans="1:10" ht="34" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="146"/>
+    </row>
+    <row r="2" spans="1:10" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="148"/>
+    </row>
+    <row r="3" spans="1:10" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="150"/>
+    </row>
+    <row r="4" spans="1:10" ht="16" customHeight="1">
+      <c r="A4" s="199"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="199"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="148"/>
+    </row>
+    <row r="5" spans="1:10" ht="16" customHeight="1">
+      <c r="A5" s="199"/>
+      <c r="B5" s="199"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="152"/>
+    </row>
+    <row r="6" spans="1:10" ht="25" thickBot="1">
+      <c r="A6" s="207" t="s">
+        <v>956</v>
+      </c>
+      <c r="B6" s="208"/>
+      <c r="C6" s="209"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="171"/>
+    </row>
+    <row r="7" spans="1:10" ht="34">
       <c r="A7" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>614</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>172</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>610</v>
       </c>
       <c r="G7" s="15" t="s">
+        <v>689</v>
+      </c>
+      <c r="H7" s="15" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D8" s="21" t="s">
+    <row r="8" spans="1:10">
+      <c r="A8" s="30" t="s">
+        <v>215</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>458</v>
+      </c>
+      <c r="C8" s="31">
+        <v>11000</v>
+      </c>
+      <c r="D8" s="33" t="s">
         <v>315</v>
       </c>
-      <c r="E8" s="21" t="s">
-[...8 lines deleted...]
-      <c r="H8" s="52" t="s">
+      <c r="E8" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F8" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G8" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H8" s="33" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
-[...370 lines deleted...]
-      <c r="C23" s="55">
+    <row r="9" spans="1:10">
+      <c r="A9" s="30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>459</v>
+      </c>
+      <c r="C9" s="31">
         <v>11000</v>
-      </c>
-[...1428 lines deleted...]
-        <v>4500</v>
       </c>
       <c r="D9" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E9" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F9" s="33" t="s">
-        <v>62</v>
+        <v>320</v>
       </c>
       <c r="G9" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>558</v>
+        <v>548</v>
+      </c>
+      <c r="H9" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="30" t="s">
+        <v>217</v>
       </c>
       <c r="B10" s="30" t="s">
-        <v>1098</v>
+        <v>460</v>
       </c>
       <c r="C10" s="31">
-        <v>7000</v>
+        <v>11000</v>
       </c>
       <c r="D10" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E10" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F10" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G10" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>559</v>
+        <v>548</v>
+      </c>
+      <c r="H10" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="30" t="s">
+        <v>218</v>
       </c>
       <c r="B11" s="30" t="s">
-        <v>1099</v>
+        <v>461</v>
       </c>
       <c r="C11" s="31">
-        <v>7500</v>
+        <v>11000</v>
       </c>
       <c r="D11" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E11" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F11" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G11" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>560</v>
+        <v>548</v>
+      </c>
+      <c r="H11" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="30" t="s">
+        <v>219</v>
       </c>
       <c r="B12" s="30" t="s">
-        <v>661</v>
+        <v>462</v>
       </c>
       <c r="C12" s="31">
-        <v>8000</v>
+        <v>10000</v>
       </c>
       <c r="D12" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E12" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F12" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G12" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>1070</v>
+        <v>548</v>
+      </c>
+      <c r="H12" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="30" t="s">
+        <v>220</v>
       </c>
       <c r="B13" s="30" t="s">
-        <v>1100</v>
+        <v>463</v>
       </c>
       <c r="C13" s="31">
-        <v>8500</v>
+        <v>10000</v>
       </c>
       <c r="D13" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E13" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F13" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G13" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>1071</v>
+        <v>548</v>
+      </c>
+      <c r="H13" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="30" t="s">
+        <v>221</v>
       </c>
       <c r="B14" s="30" t="s">
-        <v>1101</v>
+        <v>464</v>
       </c>
       <c r="C14" s="31">
-        <v>9000</v>
+        <v>10000</v>
       </c>
       <c r="D14" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E14" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F14" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G14" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>729</v>
+        <v>548</v>
+      </c>
+      <c r="H14" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="30" t="s">
+        <v>222</v>
       </c>
       <c r="B15" s="30" t="s">
-        <v>737</v>
+        <v>465</v>
       </c>
       <c r="C15" s="31">
-        <v>7000</v>
+        <v>10000</v>
       </c>
       <c r="D15" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E15" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F15" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G15" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>730</v>
+        <v>548</v>
+      </c>
+      <c r="H15" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="30" t="s">
+        <v>1217</v>
       </c>
       <c r="B16" s="30" t="s">
-        <v>738</v>
+        <v>1225</v>
       </c>
       <c r="C16" s="31">
-        <v>7250</v>
+        <v>11000</v>
       </c>
       <c r="D16" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E16" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F16" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G16" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>731</v>
+        <v>548</v>
+      </c>
+      <c r="H16" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="30" t="s">
+        <v>1218</v>
       </c>
       <c r="B17" s="30" t="s">
-        <v>739</v>
+        <v>1226</v>
       </c>
       <c r="C17" s="31">
-        <v>7500</v>
+        <v>11000</v>
       </c>
       <c r="D17" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E17" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F17" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G17" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>732</v>
+        <v>548</v>
+      </c>
+      <c r="H17" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="30" t="s">
+        <v>1219</v>
       </c>
       <c r="B18" s="30" t="s">
-        <v>740</v>
+        <v>1227</v>
       </c>
       <c r="C18" s="31">
-        <v>7750</v>
+        <v>11000</v>
       </c>
       <c r="D18" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E18" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F18" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G18" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>1150</v>
+        <v>548</v>
+      </c>
+      <c r="H18" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="30" t="s">
+        <v>1220</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>1155</v>
+        <v>1228</v>
       </c>
       <c r="C19" s="31">
-        <v>8000</v>
+        <v>11000</v>
       </c>
       <c r="D19" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E19" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F19" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G19" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>1151</v>
+        <v>548</v>
+      </c>
+      <c r="H19" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="30" t="s">
+        <v>1221</v>
       </c>
       <c r="B20" s="30" t="s">
-        <v>1156</v>
+        <v>1229</v>
       </c>
       <c r="C20" s="31">
-        <v>8500</v>
+        <v>10000</v>
       </c>
       <c r="D20" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E20" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F20" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G20" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>1152</v>
+        <v>548</v>
+      </c>
+      <c r="H20" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="30" t="s">
+        <v>1222</v>
       </c>
       <c r="B21" s="30" t="s">
-        <v>1157</v>
+        <v>1230</v>
       </c>
       <c r="C21" s="31">
-        <v>9000</v>
+        <v>10000</v>
       </c>
       <c r="D21" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E21" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F21" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G21" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>1153</v>
+        <v>548</v>
+      </c>
+      <c r="H21" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="30" t="s">
+        <v>1223</v>
       </c>
       <c r="B22" s="30" t="s">
-        <v>1158</v>
+        <v>1231</v>
       </c>
       <c r="C22" s="31">
-        <v>9500</v>
+        <v>10000</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E22" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F22" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G22" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>1154</v>
+        <v>548</v>
+      </c>
+      <c r="H22" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="30" t="s">
+        <v>1224</v>
       </c>
       <c r="B23" s="30" t="s">
-        <v>1159</v>
+        <v>1232</v>
       </c>
       <c r="C23" s="31">
-        <v>10500</v>
+        <v>10000</v>
       </c>
       <c r="D23" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E23" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F23" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G23" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>733</v>
+        <v>548</v>
+      </c>
+      <c r="H23" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="30" t="s">
+        <v>1233</v>
       </c>
       <c r="B24" s="30" t="s">
-        <v>741</v>
+        <v>1241</v>
       </c>
       <c r="C24" s="31">
-        <v>8000</v>
+        <v>11000</v>
       </c>
       <c r="D24" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E24" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F24" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G24" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>734</v>
+        <v>548</v>
+      </c>
+      <c r="H24" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="30" t="s">
+        <v>1234</v>
       </c>
       <c r="B25" s="30" t="s">
-        <v>742</v>
+        <v>1242</v>
       </c>
       <c r="C25" s="31">
-        <v>8250</v>
+        <v>11000</v>
       </c>
       <c r="D25" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E25" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F25" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G25" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>735</v>
+        <v>548</v>
+      </c>
+      <c r="H25" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="30" t="s">
+        <v>1235</v>
       </c>
       <c r="B26" s="30" t="s">
-        <v>743</v>
+        <v>1243</v>
       </c>
       <c r="C26" s="31">
-        <v>8500</v>
+        <v>11000</v>
       </c>
       <c r="D26" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E26" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F26" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G26" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>736</v>
+        <v>548</v>
+      </c>
+      <c r="H26" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="30" t="s">
+        <v>1236</v>
       </c>
       <c r="B27" s="30" t="s">
-        <v>744</v>
+        <v>1244</v>
       </c>
       <c r="C27" s="31">
-        <v>9000</v>
+        <v>11000</v>
       </c>
       <c r="D27" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E27" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F27" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G27" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>1140</v>
+        <v>548</v>
+      </c>
+      <c r="H27" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="30" t="s">
+        <v>1237</v>
       </c>
       <c r="B28" s="30" t="s">
-        <v>1145</v>
+        <v>1245</v>
       </c>
       <c r="C28" s="31">
-        <v>9500</v>
+        <v>10000</v>
       </c>
       <c r="D28" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E28" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F28" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G28" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>1141</v>
+        <v>548</v>
+      </c>
+      <c r="H28" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="30" t="s">
+        <v>1238</v>
       </c>
       <c r="B29" s="30" t="s">
-        <v>1146</v>
+        <v>1246</v>
       </c>
       <c r="C29" s="31">
         <v>10000</v>
       </c>
       <c r="D29" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E29" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F29" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G29" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>1142</v>
+        <v>548</v>
+      </c>
+      <c r="H29" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="30" t="s">
+        <v>1239</v>
       </c>
       <c r="B30" s="30" t="s">
-        <v>1147</v>
+        <v>1247</v>
       </c>
       <c r="C30" s="31">
-        <v>10500</v>
+        <v>10000</v>
       </c>
       <c r="D30" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E30" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F30" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G30" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>1143</v>
+        <v>548</v>
+      </c>
+      <c r="H30" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="30" t="s">
+        <v>1240</v>
       </c>
       <c r="B31" s="30" t="s">
-        <v>1148</v>
+        <v>1248</v>
       </c>
       <c r="C31" s="31">
-        <v>11000</v>
+        <v>10000</v>
       </c>
       <c r="D31" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E31" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F31" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G31" s="33" t="s">
-        <v>547</v>
-[...15 lines deleted...]
-      <c r="D32" s="25" t="s">
+        <v>548</v>
+      </c>
+      <c r="H31" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="30" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B32" s="30" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C32" s="31">
+        <v>11000</v>
+      </c>
+      <c r="D32" s="33" t="s">
         <v>315</v>
       </c>
-      <c r="E32" s="25" t="s">
-[...22 lines deleted...]
-      <c r="D33" s="21" t="s">
+      <c r="E32" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H32" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="30" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B33" s="30" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C33" s="31">
+        <v>11000</v>
+      </c>
+      <c r="D33" s="33" t="s">
         <v>315</v>
       </c>
-      <c r="E33" s="21" t="s">
-[...14 lines deleted...]
-        <v>557</v>
+      <c r="E33" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H33" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="30" t="s">
+        <v>1251</v>
       </c>
       <c r="B34" s="30" t="s">
-        <v>2141</v>
+        <v>1259</v>
       </c>
       <c r="C34" s="31">
-        <v>4500</v>
+        <v>11000</v>
       </c>
       <c r="D34" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E34" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F34" s="33" t="s">
-        <v>62</v>
+        <v>320</v>
       </c>
       <c r="G34" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>558</v>
+        <v>548</v>
+      </c>
+      <c r="H34" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="30" t="s">
+        <v>1252</v>
       </c>
       <c r="B35" s="30" t="s">
-        <v>2142</v>
+        <v>1260</v>
       </c>
       <c r="C35" s="31">
-        <v>7000</v>
+        <v>11000</v>
       </c>
       <c r="D35" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E35" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F35" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G35" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>559</v>
+        <v>548</v>
+      </c>
+      <c r="H35" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="30" t="s">
+        <v>1253</v>
       </c>
       <c r="B36" s="30" t="s">
-        <v>2143</v>
+        <v>1261</v>
       </c>
       <c r="C36" s="31">
-        <v>7500</v>
+        <v>10000</v>
       </c>
       <c r="D36" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F36" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G36" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>560</v>
+        <v>548</v>
+      </c>
+      <c r="H36" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="30" t="s">
+        <v>1254</v>
       </c>
       <c r="B37" s="30" t="s">
-        <v>2144</v>
+        <v>1262</v>
       </c>
       <c r="C37" s="31">
-        <v>8000</v>
+        <v>10000</v>
       </c>
       <c r="D37" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E37" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F37" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G37" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>1070</v>
+        <v>548</v>
+      </c>
+      <c r="H37" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="30" t="s">
+        <v>1255</v>
       </c>
       <c r="B38" s="30" t="s">
-        <v>2145</v>
+        <v>1263</v>
       </c>
       <c r="C38" s="31">
-        <v>8500</v>
+        <v>10000</v>
       </c>
       <c r="D38" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E38" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F38" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G38" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>1071</v>
+        <v>548</v>
+      </c>
+      <c r="H38" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="30" t="s">
+        <v>1256</v>
       </c>
       <c r="B39" s="30" t="s">
-        <v>2146</v>
+        <v>1264</v>
       </c>
       <c r="C39" s="31">
-        <v>9000</v>
+        <v>10000</v>
       </c>
       <c r="D39" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E39" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F39" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G39" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>729</v>
+        <v>548</v>
+      </c>
+      <c r="H39" s="33" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="30" t="s">
+        <v>441</v>
       </c>
       <c r="B40" s="30" t="s">
-        <v>2147</v>
+        <v>466</v>
       </c>
       <c r="C40" s="31">
-        <v>7000</v>
+        <v>12000</v>
       </c>
       <c r="D40" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E40" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F40" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G40" s="33" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="H40" s="36" t="s">
+        <v>548</v>
+      </c>
+      <c r="H40" s="33" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>730</v>
+    <row r="41" spans="1:8">
+      <c r="A41" s="30" t="s">
+        <v>442</v>
       </c>
       <c r="B41" s="30" t="s">
-        <v>2148</v>
+        <v>467</v>
       </c>
       <c r="C41" s="31">
-        <v>7250</v>
+        <v>12000</v>
       </c>
       <c r="D41" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E41" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F41" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G41" s="33" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="H41" s="36" t="s">
+        <v>548</v>
+      </c>
+      <c r="H41" s="33" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>731</v>
+    <row r="42" spans="1:8">
+      <c r="A42" s="30" t="s">
+        <v>443</v>
       </c>
       <c r="B42" s="30" t="s">
-        <v>2149</v>
+        <v>468</v>
       </c>
       <c r="C42" s="31">
-        <v>7500</v>
+        <v>12000</v>
       </c>
       <c r="D42" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E42" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F42" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G42" s="33" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="H42" s="36" t="s">
+        <v>548</v>
+      </c>
+      <c r="H42" s="33" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>732</v>
+    <row r="43" spans="1:8">
+      <c r="A43" s="30" t="s">
+        <v>444</v>
       </c>
       <c r="B43" s="30" t="s">
-        <v>2150</v>
+        <v>469</v>
       </c>
       <c r="C43" s="31">
-        <v>7750</v>
+        <v>12000</v>
       </c>
       <c r="D43" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E43" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F43" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G43" s="33" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="H43" s="36" t="s">
+        <v>548</v>
+      </c>
+      <c r="H43" s="33" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1150</v>
+    <row r="44" spans="1:8">
+      <c r="A44" s="30" t="s">
+        <v>445</v>
       </c>
       <c r="B44" s="30" t="s">
-        <v>2151</v>
+        <v>528</v>
       </c>
       <c r="C44" s="31">
-        <v>8000</v>
+        <v>11000</v>
       </c>
       <c r="D44" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E44" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F44" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G44" s="33" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="H44" s="36" t="s">
+        <v>548</v>
+      </c>
+      <c r="H44" s="33" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1151</v>
+    <row r="45" spans="1:8">
+      <c r="A45" s="30" t="s">
+        <v>446</v>
       </c>
       <c r="B45" s="30" t="s">
-        <v>2152</v>
+        <v>470</v>
       </c>
       <c r="C45" s="31">
-        <v>8500</v>
+        <v>11000</v>
       </c>
       <c r="D45" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E45" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F45" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G45" s="33" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="H45" s="36" t="s">
+        <v>548</v>
+      </c>
+      <c r="H45" s="33" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1152</v>
+    <row r="46" spans="1:8">
+      <c r="A46" s="30" t="s">
+        <v>447</v>
       </c>
       <c r="B46" s="30" t="s">
-        <v>2153</v>
+        <v>471</v>
       </c>
       <c r="C46" s="31">
-        <v>9000</v>
+        <v>11000</v>
       </c>
       <c r="D46" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E46" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F46" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G46" s="33" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="H46" s="36" t="s">
+        <v>548</v>
+      </c>
+      <c r="H46" s="33" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1153</v>
+    <row r="47" spans="1:8">
+      <c r="A47" s="30" t="s">
+        <v>448</v>
       </c>
       <c r="B47" s="30" t="s">
-        <v>2154</v>
+        <v>472</v>
       </c>
       <c r="C47" s="31">
-        <v>9500</v>
+        <v>11000</v>
       </c>
       <c r="D47" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E47" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F47" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G47" s="33" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="H47" s="36" t="s">
+        <v>548</v>
+      </c>
+      <c r="H47" s="33" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1154</v>
+    <row r="48" spans="1:8">
+      <c r="A48" s="30" t="s">
+        <v>450</v>
       </c>
       <c r="B48" s="30" t="s">
-        <v>2155</v>
+        <v>473</v>
       </c>
       <c r="C48" s="31">
-        <v>10500</v>
+        <v>13000</v>
       </c>
       <c r="D48" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E48" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F48" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G48" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>733</v>
+        <v>548</v>
+      </c>
+      <c r="H48" s="33" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="30" t="s">
+        <v>451</v>
       </c>
       <c r="B49" s="30" t="s">
-        <v>2156</v>
+        <v>474</v>
       </c>
       <c r="C49" s="31">
-        <v>8000</v>
+        <v>13000</v>
       </c>
       <c r="D49" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E49" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F49" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G49" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>734</v>
+        <v>548</v>
+      </c>
+      <c r="H49" s="33" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="30" t="s">
+        <v>452</v>
       </c>
       <c r="B50" s="30" t="s">
-        <v>2157</v>
+        <v>475</v>
       </c>
       <c r="C50" s="31">
-        <v>8250</v>
+        <v>13000</v>
       </c>
       <c r="D50" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E50" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F50" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G50" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>735</v>
+        <v>548</v>
+      </c>
+      <c r="H50" s="33" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="30" t="s">
+        <v>453</v>
       </c>
       <c r="B51" s="30" t="s">
-        <v>2158</v>
+        <v>476</v>
       </c>
       <c r="C51" s="31">
-        <v>8500</v>
+        <v>13000</v>
       </c>
       <c r="D51" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E51" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F51" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G51" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>736</v>
+        <v>548</v>
+      </c>
+      <c r="H51" s="33" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="30" t="s">
+        <v>454</v>
       </c>
       <c r="B52" s="30" t="s">
-        <v>2159</v>
+        <v>477</v>
       </c>
       <c r="C52" s="31">
-        <v>9000</v>
+        <v>13000</v>
       </c>
       <c r="D52" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E52" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F52" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G52" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>1140</v>
+        <v>548</v>
+      </c>
+      <c r="H52" s="33" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="30" t="s">
+        <v>455</v>
       </c>
       <c r="B53" s="30" t="s">
-        <v>2160</v>
+        <v>478</v>
       </c>
       <c r="C53" s="31">
-        <v>9500</v>
+        <v>13000</v>
       </c>
       <c r="D53" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E53" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F53" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G53" s="33" t="s">
-        <v>547</v>
-[...7 lines deleted...]
-        <v>1141</v>
+        <v>548</v>
+      </c>
+      <c r="H53" s="33" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="30" t="s">
+        <v>456</v>
       </c>
       <c r="B54" s="30" t="s">
-        <v>2161</v>
+        <v>479</v>
       </c>
       <c r="C54" s="31">
-        <v>10000</v>
+        <v>13000</v>
       </c>
       <c r="D54" s="33" t="s">
         <v>315</v>
       </c>
       <c r="E54" s="33" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F54" s="33" t="s">
-        <v>61</v>
+        <v>320</v>
       </c>
       <c r="G54" s="33" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="H54" s="36" t="s">
+        <v>548</v>
+      </c>
+      <c r="H54" s="33" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="17" thickBot="1">
+      <c r="A55" s="90" t="s">
+        <v>457</v>
+      </c>
+      <c r="B55" s="90" t="s">
+        <v>480</v>
+      </c>
+      <c r="C55" s="77">
+        <v>13000</v>
+      </c>
+      <c r="D55" s="91" t="s">
+        <v>315</v>
+      </c>
+      <c r="E55" s="91" t="s">
+        <v>312</v>
+      </c>
+      <c r="F55" s="91" t="s">
+        <v>320</v>
+      </c>
+      <c r="G55" s="91" t="s">
+        <v>548</v>
+      </c>
+      <c r="H55" s="91" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="17" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B56" s="18" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C56" s="19">
+        <v>12000</v>
+      </c>
+      <c r="D56" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="E56" s="21" t="s">
+        <v>312</v>
+      </c>
+      <c r="F56" s="21" t="s">
+        <v>320</v>
+      </c>
+      <c r="G56" s="21" t="s">
+        <v>548</v>
+      </c>
+      <c r="H56" s="52" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="34" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B57" s="30" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C57" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D57" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E57" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F57" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G57" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H57" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="34" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B58" s="30" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C58" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D58" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E58" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F58" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G58" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H58" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="34" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B59" s="30" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C59" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D59" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E59" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F59" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G59" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H59" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="34" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B60" s="30" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C60" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D60" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E60" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F60" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G60" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H60" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="34" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B61" s="30" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C61" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D61" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E61" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F61" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G61" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H61" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="34" t="s">
+        <v>2414</v>
+      </c>
+      <c r="B62" s="30" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C62" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D62" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E62" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F62" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G62" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H62" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="34" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B63" s="30" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C63" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D63" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E63" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F63" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G63" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H63" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="34" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B64" s="30" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C64" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D64" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E64" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F64" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G64" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H64" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="34" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B65" s="30" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C65" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D65" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E65" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F65" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G65" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H65" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="34" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B66" s="30" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C66" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D66" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E66" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F66" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G66" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H66" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="34" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B67" s="30" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C67" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D67" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E67" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F67" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G67" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H67" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="34" t="s">
+        <v>2420</v>
+      </c>
+      <c r="B68" s="30" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C68" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D68" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E68" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F68" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G68" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H68" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="34" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B69" s="30" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C69" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D69" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E69" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F69" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G69" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H69" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="34" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B70" s="30" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C70" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D70" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E70" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F70" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G70" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H70" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="34" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B71" s="30" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C71" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D71" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E71" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F71" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G71" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H71" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="34" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B72" s="30" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C72" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D72" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E72" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F72" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G72" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H72" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" s="34" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B73" s="30" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C73" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D73" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E73" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F73" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G73" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H73" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="34" t="s">
+        <v>2426</v>
+      </c>
+      <c r="B74" s="30" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C74" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D74" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E74" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F74" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G74" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H74" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="34" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B75" s="30" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C75" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D75" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E75" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F75" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G75" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H75" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="34" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B76" s="30" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C76" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D76" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E76" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F76" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G76" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H76" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="34" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B77" s="30" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C77" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D77" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E77" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F77" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G77" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H77" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="34" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B78" s="30" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C78" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D78" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E78" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F78" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G78" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H78" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="34" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B79" s="30" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C79" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D79" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E79" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F79" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G79" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H79" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="34" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B80" s="30" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C80" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D80" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E80" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F80" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G80" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H80" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="34" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B81" s="30" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C81" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D81" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E81" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F81" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G81" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H81" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="34" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B82" s="30" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C82" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D82" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E82" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F82" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G82" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H82" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="34" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B83" s="30" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C83" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D83" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E83" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F83" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G83" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H83" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="34" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B84" s="30" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C84" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D84" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E84" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F84" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G84" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H84" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="34" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B85" s="30" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C85" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D85" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E85" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F85" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G85" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H85" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="34" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B86" s="30" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C86" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D86" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E86" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F86" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G86" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H86" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="34" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B87" s="30" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C87" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D87" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E87" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F87" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G87" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H87" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="34" t="s">
+        <v>2440</v>
+      </c>
+      <c r="B88" s="30" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C88" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D88" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E88" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F88" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G88" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H88" s="36" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="55" spans="1:8" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D55" s="33" t="s">
+    <row r="89" spans="1:8">
+      <c r="A89" s="34" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B89" s="30" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C89" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D89" s="33" t="s">
         <v>315</v>
       </c>
-      <c r="E55" s="33" t="s">
-[...8 lines deleted...]
-      <c r="H55" s="36" t="s">
+      <c r="E89" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F89" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G89" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H89" s="36" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="56" spans="1:8" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D56" s="33" t="s">
+    <row r="90" spans="1:8">
+      <c r="A90" s="34" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B90" s="30" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C90" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D90" s="33" t="s">
         <v>315</v>
       </c>
-      <c r="E56" s="33" t="s">
-[...8 lines deleted...]
-      <c r="H56" s="36" t="s">
+      <c r="E90" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F90" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G90" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H90" s="36" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="57" spans="1:8" ht="17" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D57" s="25" t="s">
+    <row r="91" spans="1:8">
+      <c r="A91" s="34" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B91" s="30" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C91" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D91" s="33" t="s">
         <v>315</v>
       </c>
-      <c r="E57" s="25" t="s">
-[...8 lines deleted...]
-      <c r="H57" s="60" t="s">
+      <c r="E91" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F91" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G91" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H91" s="36" t="s">
         <v>175</v>
       </c>
     </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="34" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B92" s="30" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C92" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D92" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E92" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F92" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G92" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H92" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="34" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B93" s="30" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C93" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D93" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E93" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F93" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G93" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H93" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="34" t="s">
+        <v>2446</v>
+      </c>
+      <c r="B94" s="30" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C94" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D94" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E94" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F94" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G94" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H94" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="34" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B95" s="30" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C95" s="31">
+        <v>13000</v>
+      </c>
+      <c r="D95" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E95" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F95" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G95" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H95" s="36" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="34" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B96" s="30" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C96" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D96" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E96" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F96" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G96" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H96" s="36" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="34" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B97" s="30" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C97" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D97" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E97" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F97" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G97" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H97" s="36" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="34" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B98" s="30" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C98" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D98" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E98" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F98" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G98" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H98" s="36" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="34" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B99" s="30" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C99" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D99" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E99" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F99" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G99" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H99" s="36" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="34" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B100" s="30" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C100" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D100" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E100" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F100" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G100" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H100" s="36" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="34" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B101" s="30" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C101" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D101" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E101" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F101" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G101" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H101" s="36" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="34" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B102" s="30" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C102" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D102" s="33" t="s">
+        <v>315</v>
+      </c>
+      <c r="E102" s="33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F102" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G102" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H102" s="36" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="17" thickBot="1">
+      <c r="A103" s="22" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B103" s="23" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C103" s="24">
+        <v>14000</v>
+      </c>
+      <c r="D103" s="25" t="s">
+        <v>315</v>
+      </c>
+      <c r="E103" s="25" t="s">
+        <v>312</v>
+      </c>
+      <c r="F103" s="25" t="s">
+        <v>320</v>
+      </c>
+      <c r="G103" s="25" t="s">
+        <v>548</v>
+      </c>
+      <c r="H103" s="60" t="s">
+        <v>449</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="D7:H33" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <autoFilter ref="D7:H55" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
   <mergeCells count="3">
+    <mergeCell ref="D6:H6"/>
     <mergeCell ref="A1:C5"/>
-    <mergeCell ref="D1:H6"/>
     <mergeCell ref="A6:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E284940-E801-1D48-82AB-373569F5F7B7}">
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AFA6893F-49EB-2943-A22A-4DBE6C5A898A}">
   <sheetPr>
-    <tabColor rgb="FF0070C0"/>
+    <tabColor theme="9" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:J26"/>
+  <dimension ref="A1:J57"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:H6"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="F5" sqref="F5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <cols>
-    <col min="1" max="1" width="20.33203125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="15.6640625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="29.83203125" customWidth="1"/>
+    <col min="2" max="2" width="59.33203125" customWidth="1"/>
+    <col min="3" max="3" width="12.1640625" customWidth="1"/>
+    <col min="4" max="4" width="55.83203125" customWidth="1"/>
+    <col min="5" max="5" width="17.33203125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.33203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.33203125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="15" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-[...69 lines deleted...]
-      <c r="B7" s="4" t="s">
+    <row r="1" spans="1:10" ht="16" customHeight="1">
+      <c r="A1" s="195" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B1" s="196"/>
+      <c r="C1" s="197"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="146"/>
+    </row>
+    <row r="2" spans="1:10" ht="16" customHeight="1">
+      <c r="A2" s="198"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="200"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="147"/>
+      <c r="I2" s="148"/>
+    </row>
+    <row r="3" spans="1:10" ht="16" customHeight="1">
+      <c r="A3" s="198"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="200"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="149"/>
+      <c r="I3" s="150"/>
+    </row>
+    <row r="4" spans="1:10" ht="16" customHeight="1">
+      <c r="A4" s="198"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="200"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="147"/>
+      <c r="I4" s="148"/>
+    </row>
+    <row r="5" spans="1:10" ht="19">
+      <c r="A5" s="192" t="s">
+        <v>956</v>
+      </c>
+      <c r="B5" s="193"/>
+      <c r="C5" s="194"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="151"/>
+      <c r="I5" s="152"/>
+    </row>
+    <row r="6" spans="1:10" ht="20" thickBot="1">
+      <c r="A6" s="181" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B6" s="182"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="170"/>
+      <c r="I6" s="171"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="184" t="s">
+        <v>214</v>
+      </c>
+      <c r="B7" s="186" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C7" s="187"/>
+      <c r="D7" s="187"/>
+      <c r="E7" s="187"/>
+      <c r="F7" s="187"/>
+      <c r="G7" s="187"/>
+      <c r="H7" s="187"/>
+      <c r="I7" s="188"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="185"/>
+      <c r="B8" s="178" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C8" s="179"/>
+      <c r="D8" s="179"/>
+      <c r="E8" s="179"/>
+      <c r="F8" s="179"/>
+      <c r="G8" s="179"/>
+      <c r="H8" s="179"/>
+      <c r="I8" s="180"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="185"/>
+      <c r="B9" s="178" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C9" s="179"/>
+      <c r="D9" s="179"/>
+      <c r="E9" s="179"/>
+      <c r="F9" s="179"/>
+      <c r="G9" s="179"/>
+      <c r="H9" s="179"/>
+      <c r="I9" s="180"/>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="185"/>
+      <c r="B10" s="178" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C10" s="179"/>
+      <c r="D10" s="179"/>
+      <c r="E10" s="179"/>
+      <c r="F10" s="179"/>
+      <c r="G10" s="179"/>
+      <c r="H10" s="179"/>
+      <c r="I10" s="180"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="185"/>
+      <c r="B11" s="178" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C11" s="179"/>
+      <c r="D11" s="179"/>
+      <c r="E11" s="179"/>
+      <c r="F11" s="179"/>
+      <c r="G11" s="179"/>
+      <c r="H11" s="179"/>
+      <c r="I11" s="180"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="185"/>
+      <c r="B12" s="189" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C12" s="190"/>
+      <c r="D12" s="190"/>
+      <c r="E12" s="190"/>
+      <c r="F12" s="190"/>
+      <c r="G12" s="190"/>
+      <c r="H12" s="190"/>
+      <c r="I12" s="191"/>
+    </row>
+    <row r="13" spans="1:10" ht="17" thickBot="1">
+      <c r="A13" s="185"/>
+      <c r="B13" s="178" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C13" s="179"/>
+      <c r="D13" s="179"/>
+      <c r="E13" s="179"/>
+      <c r="F13" s="179"/>
+      <c r="G13" s="179"/>
+      <c r="H13" s="179"/>
+      <c r="I13" s="180"/>
+    </row>
+    <row r="14" spans="1:10" ht="20" customHeight="1" thickBot="1">
+      <c r="A14" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="B14" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="C7" s="14" t="s">
+      <c r="C14" s="14" t="s">
         <v>614</v>
       </c>
-      <c r="D7" s="13" t="s">
+      <c r="D14" s="14" t="s">
+        <v>595</v>
+      </c>
+      <c r="E14" s="13" t="s">
         <v>172</v>
       </c>
-      <c r="E7" s="4" t="s">
-[...30 lines deleted...]
-      <c r="F8" s="21" t="s">
+      <c r="F14" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="G14" s="15" t="s">
+        <v>691</v>
+      </c>
+      <c r="H14" s="15" t="s">
+        <v>689</v>
+      </c>
+      <c r="I14" s="15" t="s">
+        <v>693</v>
+      </c>
+      <c r="J14" s="1"/>
+    </row>
+    <row r="15" spans="1:10" ht="16" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B15" s="78" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="19">
+        <v>1000</v>
+      </c>
+      <c r="D15" s="20">
+        <v>10</v>
+      </c>
+      <c r="E15" s="21" t="s">
+        <v>316</v>
+      </c>
+      <c r="F15" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="G15" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I15" s="52" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="16" customHeight="1">
+      <c r="A16" s="34" t="s">
+        <v>627</v>
+      </c>
+      <c r="B16" s="58" t="s">
+        <v>628</v>
+      </c>
+      <c r="C16" s="31">
+        <v>1000</v>
+      </c>
+      <c r="D16" s="32">
+        <v>10</v>
+      </c>
+      <c r="E16" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F16" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H16" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I16" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="16" customHeight="1">
+      <c r="A17" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="58" t="s">
+        <v>524</v>
+      </c>
+      <c r="C17" s="31">
+        <v>1100</v>
+      </c>
+      <c r="D17" s="32">
+        <v>10</v>
+      </c>
+      <c r="E17" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F17" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G17" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H17" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I17" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="16" customHeight="1">
+      <c r="A18" s="34" t="s">
+        <v>702</v>
+      </c>
+      <c r="B18" s="58" t="s">
+        <v>721</v>
+      </c>
+      <c r="C18" s="31">
+        <v>1200</v>
+      </c>
+      <c r="D18" s="32">
+        <v>10</v>
+      </c>
+      <c r="E18" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F18" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G18" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H18" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I18" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="16" customHeight="1">
+      <c r="A19" s="34" t="s">
+        <v>703</v>
+      </c>
+      <c r="B19" s="58" t="s">
+        <v>720</v>
+      </c>
+      <c r="C19" s="31">
+        <v>1200</v>
+      </c>
+      <c r="D19" s="32">
+        <v>10</v>
+      </c>
+      <c r="E19" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F19" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G19" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H19" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="16" customHeight="1">
+      <c r="A20" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>525</v>
+      </c>
+      <c r="C20" s="31">
+        <v>950</v>
+      </c>
+      <c r="D20" s="32">
+        <v>10</v>
+      </c>
+      <c r="E20" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F20" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G20" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="G8" s="21" t="s">
-[...23 lines deleted...]
-      <c r="F9" s="56" t="s">
+      <c r="H20" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I20" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="16" customHeight="1">
+      <c r="A21" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>526</v>
+      </c>
+      <c r="C21" s="31">
+        <v>900</v>
+      </c>
+      <c r="D21" s="32">
+        <v>10</v>
+      </c>
+      <c r="E21" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F21" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G21" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="H21" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I21" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="16" customHeight="1">
+      <c r="A22" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>527</v>
+      </c>
+      <c r="C22" s="31">
+        <v>1000</v>
+      </c>
+      <c r="D22" s="32">
+        <v>10</v>
+      </c>
+      <c r="E22" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F22" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G22" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="H22" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I22" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="17" customHeight="1">
+      <c r="A23" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>523</v>
+      </c>
+      <c r="C23" s="31">
+        <v>950</v>
+      </c>
+      <c r="D23" s="32">
+        <v>10</v>
+      </c>
+      <c r="E23" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F23" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G23" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="H23" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I23" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="34" t="s">
+        <v>184</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>522</v>
+      </c>
+      <c r="C24" s="31">
+        <v>900</v>
+      </c>
+      <c r="D24" s="32">
+        <v>10</v>
+      </c>
+      <c r="E24" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F24" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G24" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="H24" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I24" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="34" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="31">
+        <v>950</v>
+      </c>
+      <c r="D25" s="32">
+        <v>10</v>
+      </c>
+      <c r="E25" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F25" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G25" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H25" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I25" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="34" t="s">
+        <v>629</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>628</v>
+      </c>
+      <c r="C26" s="31">
+        <v>900</v>
+      </c>
+      <c r="D26" s="32">
+        <v>10</v>
+      </c>
+      <c r="E26" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F26" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G26" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H26" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I26" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>524</v>
+      </c>
+      <c r="C27" s="31">
+        <v>1000</v>
+      </c>
+      <c r="D27" s="32">
+        <v>10</v>
+      </c>
+      <c r="E27" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F27" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G27" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H27" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I27" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="34" t="s">
+        <v>706</v>
+      </c>
+      <c r="B28" s="58" t="s">
+        <v>704</v>
+      </c>
+      <c r="C28" s="31">
+        <v>1000</v>
+      </c>
+      <c r="D28" s="32">
+        <v>10</v>
+      </c>
+      <c r="E28" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F28" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G28" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H28" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="34" t="s">
+        <v>707</v>
+      </c>
+      <c r="B29" s="58" t="s">
+        <v>705</v>
+      </c>
+      <c r="C29" s="31">
+        <v>1000</v>
+      </c>
+      <c r="D29" s="32">
+        <v>10</v>
+      </c>
+      <c r="E29" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F29" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G29" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H29" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I29" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="30" t="s">
+        <v>525</v>
+      </c>
+      <c r="C30" s="31">
+        <v>550</v>
+      </c>
+      <c r="D30" s="32">
+        <v>10</v>
+      </c>
+      <c r="E30" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F30" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G30" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="G9" s="56" t="s">
-[...48 lines deleted...]
-      <c r="F11" s="56" t="s">
+      <c r="H30" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I30" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>526</v>
+      </c>
+      <c r="C31" s="31">
+        <v>600</v>
+      </c>
+      <c r="D31" s="32">
+        <v>10</v>
+      </c>
+      <c r="E31" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F31" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G31" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="H31" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I31" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B32" s="30" t="s">
+        <v>527</v>
+      </c>
+      <c r="C32" s="31">
+        <v>650</v>
+      </c>
+      <c r="D32" s="32">
+        <v>10</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="H32" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B33" s="30" t="s">
+        <v>523</v>
+      </c>
+      <c r="C33" s="31">
+        <v>600</v>
+      </c>
+      <c r="D33" s="32">
+        <v>10</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="H33" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I33" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="34" t="s">
+        <v>185</v>
+      </c>
+      <c r="B34" s="30" t="s">
+        <v>522</v>
+      </c>
+      <c r="C34" s="31">
+        <v>600</v>
+      </c>
+      <c r="D34" s="32">
+        <v>10</v>
+      </c>
+      <c r="E34" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F34" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G34" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="H34" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I34" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="34" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B35" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C35" s="31">
+        <v>950</v>
+      </c>
+      <c r="D35" s="32">
+        <v>10</v>
+      </c>
+      <c r="E35" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F35" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G35" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="G11" s="56" t="s">
-[...22 lines deleted...]
-      <c r="F12" s="56" t="s">
+      <c r="H35" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I35" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="34" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B36" s="30" t="s">
+        <v>628</v>
+      </c>
+      <c r="C36" s="31">
+        <v>900</v>
+      </c>
+      <c r="D36" s="32">
+        <v>10</v>
+      </c>
+      <c r="E36" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F36" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G36" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="G12" s="56" t="s">
-[...22 lines deleted...]
-      <c r="F13" s="56" t="s">
+      <c r="H36" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I36" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="34" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>524</v>
+      </c>
+      <c r="C37" s="31">
+        <v>1000</v>
+      </c>
+      <c r="D37" s="32">
+        <v>10</v>
+      </c>
+      <c r="E37" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F37" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G37" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="G13" s="56" t="s">
-[...22 lines deleted...]
-      <c r="F14" s="56" t="s">
+      <c r="H37" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I37" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="34" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B38" s="58" t="s">
+        <v>704</v>
+      </c>
+      <c r="C38" s="31">
+        <v>1000</v>
+      </c>
+      <c r="D38" s="32">
+        <v>10</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F38" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H38" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I38" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="34" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B39" s="58" t="s">
+        <v>705</v>
+      </c>
+      <c r="C39" s="31">
+        <v>1000</v>
+      </c>
+      <c r="D39" s="32">
+        <v>10</v>
+      </c>
+      <c r="E39" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F39" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G39" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H39" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I39" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="34" t="s">
+        <v>866</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>525</v>
+      </c>
+      <c r="C40" s="31">
+        <v>550</v>
+      </c>
+      <c r="D40" s="32">
+        <v>10</v>
+      </c>
+      <c r="E40" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F40" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G40" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="H40" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I40" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="34" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B41" s="30" t="s">
+        <v>526</v>
+      </c>
+      <c r="C41" s="31">
+        <v>600</v>
+      </c>
+      <c r="D41" s="32">
+        <v>10</v>
+      </c>
+      <c r="E41" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F41" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G41" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="H41" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I41" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="34" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>527</v>
+      </c>
+      <c r="C42" s="31">
+        <v>650</v>
+      </c>
+      <c r="D42" s="32">
+        <v>10</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="H42" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="34" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B43" s="30" t="s">
+        <v>523</v>
+      </c>
+      <c r="C43" s="31">
+        <v>600</v>
+      </c>
+      <c r="D43" s="32">
+        <v>10</v>
+      </c>
+      <c r="E43" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F43" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G43" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="H43" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I43" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="34" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B44" s="30" t="s">
+        <v>522</v>
+      </c>
+      <c r="C44" s="31">
+        <v>600</v>
+      </c>
+      <c r="D44" s="32">
+        <v>10</v>
+      </c>
+      <c r="E44" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F44" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G44" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="H44" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I44" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="34" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B45" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="31">
+        <v>950</v>
+      </c>
+      <c r="D45" s="32">
+        <v>10</v>
+      </c>
+      <c r="E45" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F45" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G45" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="G14" s="56" t="s">
-[...22 lines deleted...]
-      <c r="F15" s="56" t="s">
+      <c r="H45" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I45" s="36" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="34" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B46" s="30" t="s">
+        <v>628</v>
+      </c>
+      <c r="C46" s="31">
+        <v>900</v>
+      </c>
+      <c r="D46" s="32">
+        <v>10</v>
+      </c>
+      <c r="E46" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F46" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G46" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="G15" s="56" t="s">
-[...290 lines deleted...]
-      </c>
+      <c r="H46" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I46" s="36" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="34" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B47" s="30" t="s">
+        <v>524</v>
+      </c>
+      <c r="C47" s="31">
+        <v>1000</v>
+      </c>
+      <c r="D47" s="32">
+        <v>10</v>
+      </c>
+      <c r="E47" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F47" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G47" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H47" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I47" s="36" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="34" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B48" s="58" t="s">
+        <v>704</v>
+      </c>
+      <c r="C48" s="31">
+        <v>1000</v>
+      </c>
+      <c r="D48" s="32">
+        <v>10</v>
+      </c>
+      <c r="E48" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F48" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G48" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H48" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I48" s="36" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="34" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B49" s="58" t="s">
+        <v>705</v>
+      </c>
+      <c r="C49" s="31">
+        <v>1000</v>
+      </c>
+      <c r="D49" s="32">
+        <v>10</v>
+      </c>
+      <c r="E49" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F49" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G49" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H49" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I49" s="36" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="34" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B50" s="30" t="s">
+        <v>525</v>
+      </c>
+      <c r="C50" s="31">
+        <v>550</v>
+      </c>
+      <c r="D50" s="32">
+        <v>10</v>
+      </c>
+      <c r="E50" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F50" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G50" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="H50" s="33" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I50" s="36" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="34" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B51" s="30" t="s">
+        <v>526</v>
+      </c>
+      <c r="C51" s="31">
+        <v>600</v>
+      </c>
+      <c r="D51" s="32">
+        <v>10</v>
+      </c>
+      <c r="E51" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F51" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G51" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="H51" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I51" s="36" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="34" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B52" s="30" t="s">
+        <v>527</v>
+      </c>
+      <c r="C52" s="31">
+        <v>650</v>
+      </c>
+      <c r="D52" s="32">
+        <v>10</v>
+      </c>
+      <c r="E52" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F52" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G52" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="H52" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I52" s="36" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="34" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B53" s="30" t="s">
+        <v>523</v>
+      </c>
+      <c r="C53" s="31">
+        <v>600</v>
+      </c>
+      <c r="D53" s="32">
+        <v>10</v>
+      </c>
+      <c r="E53" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F53" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G53" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="H53" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I53" s="36" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="34" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B54" s="30" t="s">
+        <v>522</v>
+      </c>
+      <c r="C54" s="31">
+        <v>600</v>
+      </c>
+      <c r="D54" s="32">
+        <v>10</v>
+      </c>
+      <c r="E54" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="F54" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="G54" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="H54" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I54" s="36" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="17" thickBot="1">
+      <c r="A55" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" s="24">
+        <v>750</v>
+      </c>
+      <c r="D55" s="26">
+        <v>10</v>
+      </c>
+      <c r="E55" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="F55" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="G55" s="25" t="s">
+        <v>300</v>
+      </c>
+      <c r="H55" s="59"/>
+      <c r="I55" s="27"/>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="C57" s="3"/>
     </row>
   </sheetData>
-  <autoFilter ref="D7:H28" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
-[...2 lines deleted...]
-    <mergeCell ref="D1:H6"/>
+  <autoFilter ref="D14:I55" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <mergeCells count="12">
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A1:C4"/>
+    <mergeCell ref="B11:I11"/>
     <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:I6"/>
+    <mergeCell ref="A7:A13"/>
+    <mergeCell ref="B7:I7"/>
+    <mergeCell ref="B8:I8"/>
+    <mergeCell ref="B9:I9"/>
+    <mergeCell ref="B10:I10"/>
+    <mergeCell ref="B13:I13"/>
+    <mergeCell ref="B12:I12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-[...2624 lines deleted...]
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7159BD96-7AEE-7F4A-B851-C3E41C899CB5}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:J64"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:H6"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="85.33203125" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" customWidth="1"/>
-    <col min="4" max="4" width="20.5" customWidth="1"/>
+    <col min="4" max="4" width="55.5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.5" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.1640625" style="2" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-[...63 lines deleted...]
-    <row r="7" spans="1:10" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="157" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="157"/>
+      <c r="F1" s="157"/>
+      <c r="G1" s="157"/>
+      <c r="H1" s="158"/>
+    </row>
+    <row r="2" spans="1:10" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="159" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="159"/>
+      <c r="F2" s="159"/>
+      <c r="G2" s="159"/>
+      <c r="H2" s="160"/>
+    </row>
+    <row r="3" spans="1:10" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="161" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="161"/>
+      <c r="F3" s="161"/>
+      <c r="G3" s="161"/>
+      <c r="H3" s="162"/>
+    </row>
+    <row r="4" spans="1:10" ht="16" customHeight="1">
+      <c r="A4" s="199"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="199"/>
+      <c r="D4" s="166" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="159"/>
+      <c r="F4" s="159"/>
+      <c r="G4" s="159"/>
+      <c r="H4" s="160"/>
+    </row>
+    <row r="5" spans="1:10" ht="16" customHeight="1">
+      <c r="A5" s="199"/>
+      <c r="B5" s="199"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="165" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="163"/>
+      <c r="F5" s="163"/>
+      <c r="G5" s="163"/>
+      <c r="H5" s="164"/>
+    </row>
+    <row r="6" spans="1:10" ht="17" customHeight="1" thickBot="1">
+      <c r="A6" s="199"/>
+      <c r="B6" s="199"/>
+      <c r="C6" s="199"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="171"/>
+    </row>
+    <row r="7" spans="1:10" ht="22" customHeight="1" thickBot="1">
       <c r="A7" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>614</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>172</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>610</v>
       </c>
       <c r="G7" s="15" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="H7" s="15" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10">
       <c r="A8" s="17" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C8" s="19">
         <v>25000</v>
       </c>
       <c r="D8" s="21" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E8" s="21" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F8" s="21" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G8" s="21" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H8" s="52" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" s="34" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B9" s="30" t="s">
-        <v>2408</v>
+        <v>2291</v>
       </c>
       <c r="C9" s="31">
         <v>25000</v>
       </c>
       <c r="D9" s="33" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E9" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F9" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G9" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H9" s="36" t="s">
-        <v>2240</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" s="34" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B10" s="30" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C10" s="31">
         <v>17000</v>
       </c>
       <c r="D10" s="33" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E10" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F10" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G10" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H10" s="36" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" s="34" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B11" s="30" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C11" s="31">
         <v>20000</v>
       </c>
       <c r="D11" s="33" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E11" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F11" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G11" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H11" s="36" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" s="34" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B12" s="30" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C12" s="31">
         <v>32000</v>
       </c>
       <c r="D12" s="33" t="s">
+        <v>647</v>
+      </c>
+      <c r="E12" s="33" t="s">
+        <v>544</v>
+      </c>
+      <c r="F12" s="33" t="s">
+        <v>545</v>
+      </c>
+      <c r="G12" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H12" s="36" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="34" t="s">
         <v>646</v>
       </c>
-      <c r="E12" s="33" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B13" s="30" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C13" s="31">
         <v>35000</v>
       </c>
       <c r="D13" s="33" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E13" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F13" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G13" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H13" s="36" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" s="34" t="s">
-        <v>1270</v>
+        <v>1269</v>
       </c>
       <c r="B14" s="30" t="s">
-        <v>1269</v>
+        <v>1268</v>
       </c>
       <c r="C14" s="31">
         <v>12000</v>
       </c>
       <c r="D14" s="33" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E14" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F14" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G14" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H14" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" s="34" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B15" s="30" t="s">
         <v>1271</v>
-      </c>
-[...1 lines deleted...]
-        <v>1272</v>
       </c>
       <c r="C15" s="31">
         <v>13000</v>
       </c>
       <c r="D15" s="33" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E15" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F15" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G15" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H15" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" s="34" t="s">
-        <v>1348</v>
+        <v>1347</v>
       </c>
       <c r="B16" s="30" t="s">
-        <v>1350</v>
+        <v>1349</v>
       </c>
       <c r="C16" s="31">
         <v>11000</v>
       </c>
       <c r="D16" s="33" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E16" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F16" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G16" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H16" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" s="34" t="s">
-        <v>1349</v>
+        <v>1348</v>
       </c>
       <c r="B17" s="30" t="s">
-        <v>1351</v>
+        <v>1350</v>
       </c>
       <c r="C17" s="31">
         <v>12000</v>
       </c>
       <c r="D17" s="33" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E17" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F17" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G17" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H17" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" s="34" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="B18" s="30" t="s">
-        <v>1893</v>
+        <v>1888</v>
       </c>
       <c r="C18" s="31">
         <v>3000</v>
       </c>
       <c r="D18" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E18" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F18" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G18" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H18" s="36" t="s">
-        <v>1107</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" s="34" t="s">
-        <v>1891</v>
+        <v>1886</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>1892</v>
+        <v>1887</v>
       </c>
       <c r="C19" s="31">
         <v>5000</v>
       </c>
       <c r="D19" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E19" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F19" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G19" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H19" s="36" t="s">
-        <v>1107</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" s="34" t="s">
-        <v>2238</v>
+        <v>2123</v>
       </c>
       <c r="B20" s="30" t="s">
-        <v>2239</v>
+        <v>2124</v>
       </c>
       <c r="C20" s="31">
         <v>1000</v>
       </c>
       <c r="D20" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E20" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F20" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G20" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H20" s="36" t="s">
-        <v>1107</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" s="34" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="B21" s="30" t="s">
-        <v>2124</v>
+        <v>2054</v>
       </c>
       <c r="C21" s="31">
         <v>2200</v>
       </c>
       <c r="D21" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E21" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F21" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G21" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H21" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" s="34" t="s">
-        <v>1336</v>
+        <v>1335</v>
       </c>
       <c r="B22" s="30" t="s">
-        <v>2125</v>
+        <v>2055</v>
       </c>
       <c r="C22" s="31">
         <v>2200</v>
       </c>
       <c r="D22" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E22" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F22" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G22" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H22" s="36" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="34" t="s">
         <v>547</v>
       </c>
-      <c r="H22" s="36" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B23" s="30" t="s">
-        <v>2121</v>
+        <v>2051</v>
       </c>
       <c r="C23" s="31">
         <v>2200</v>
       </c>
       <c r="D23" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E23" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F23" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G23" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H23" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" s="34" t="s">
         <v>554</v>
       </c>
       <c r="B24" s="30" t="s">
-        <v>2122</v>
+        <v>2052</v>
       </c>
       <c r="C24" s="31">
         <v>2300</v>
       </c>
       <c r="D24" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E24" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F24" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G24" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H24" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" s="34" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="B25" s="30" t="s">
-        <v>2123</v>
+        <v>2053</v>
       </c>
       <c r="C25" s="31">
         <v>2400</v>
       </c>
       <c r="D25" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E25" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F25" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G25" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H25" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" s="34" t="s">
-        <v>1589</v>
+        <v>1584</v>
       </c>
       <c r="B26" s="30" t="s">
-        <v>1590</v>
+        <v>1585</v>
       </c>
       <c r="C26" s="31">
         <v>20000</v>
       </c>
       <c r="D26" s="33" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="E26" s="33"/>
       <c r="F26" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G26" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H26" s="36" t="s">
-        <v>1591</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" s="34" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B27" s="30" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C27" s="31">
         <v>18900</v>
       </c>
       <c r="D27" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E27" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F27" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G27" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H27" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" s="34" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B28" s="30" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C28" s="31">
         <v>20000</v>
       </c>
       <c r="D28" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E28" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F28" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G28" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H28" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" s="34" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B29" s="30" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C29" s="31">
         <v>21000</v>
       </c>
       <c r="D29" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E29" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F29" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G29" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H29" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" s="34" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="B30" s="30" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C30" s="31">
         <v>26250</v>
       </c>
       <c r="D30" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E30" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F30" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G30" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H30" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" s="34" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B31" s="30" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C31" s="31">
         <v>28900</v>
       </c>
       <c r="D31" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E31" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F31" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G31" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H31" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" s="34" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B32" s="30" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C32" s="31">
         <v>39500</v>
       </c>
       <c r="D32" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E32" s="33" t="s">
+        <v>544</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>545</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H32" s="36" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="34" t="s">
+        <v>531</v>
+      </c>
+      <c r="B33" s="30" t="s">
         <v>543</v>
-      </c>
-[...15 lines deleted...]
-        <v>542</v>
       </c>
       <c r="C33" s="31">
         <v>44750</v>
       </c>
       <c r="D33" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E33" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F33" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G33" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H33" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
       <c r="A34" s="34" t="s">
         <v>567</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>574</v>
       </c>
       <c r="C34" s="31">
         <v>21000</v>
       </c>
       <c r="D34" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E34" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F34" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G34" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H34" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" s="34" t="s">
         <v>568</v>
       </c>
       <c r="B35" s="30" t="s">
         <v>575</v>
       </c>
       <c r="C35" s="31">
         <v>22000</v>
       </c>
       <c r="D35" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E35" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F35" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G35" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H35" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
       <c r="A36" s="34" t="s">
         <v>569</v>
       </c>
       <c r="B36" s="30" t="s">
         <v>576</v>
       </c>
       <c r="C36" s="31">
         <v>23100</v>
       </c>
       <c r="D36" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F36" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G36" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H36" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" s="34" t="s">
         <v>570</v>
       </c>
       <c r="B37" s="30" t="s">
         <v>577</v>
       </c>
       <c r="C37" s="31">
         <v>27300</v>
       </c>
       <c r="D37" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E37" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F37" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G37" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H37" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" s="34" t="s">
         <v>571</v>
       </c>
       <c r="B38" s="30" t="s">
         <v>578</v>
       </c>
       <c r="C38" s="31">
         <v>30450</v>
       </c>
       <c r="D38" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E38" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F38" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G38" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H38" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" s="34" t="s">
         <v>572</v>
       </c>
       <c r="B39" s="30" t="s">
         <v>579</v>
       </c>
       <c r="C39" s="31">
         <v>42000</v>
       </c>
       <c r="D39" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E39" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F39" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G39" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H39" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
       <c r="A40" s="34" t="s">
         <v>573</v>
       </c>
       <c r="B40" s="30" t="s">
         <v>580</v>
       </c>
       <c r="C40" s="31">
         <v>47250</v>
       </c>
       <c r="D40" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E40" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F40" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G40" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H40" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
       <c r="A41" s="34" t="s">
+        <v>635</v>
+      </c>
+      <c r="B41" s="30" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
       <c r="C41" s="31">
         <v>44600</v>
       </c>
       <c r="D41" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E41" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F41" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G41" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H41" s="36" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" s="34" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B42" s="30" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="C42" s="31">
         <v>52500</v>
       </c>
       <c r="D42" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E42" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F42" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G42" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H42" s="36" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8" x14ac:dyDescent="0.2">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" s="34" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B43" s="30" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C43" s="31">
         <v>57750</v>
       </c>
       <c r="D43" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E43" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F43" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G43" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H43" s="36" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" s="34" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B44" s="30" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="C44" s="31">
         <v>63000</v>
       </c>
       <c r="D44" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E44" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F44" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G44" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H44" s="36" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" s="34" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B45" s="30" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C45" s="31">
         <v>99750</v>
       </c>
       <c r="D45" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E45" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F45" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G45" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H45" s="36" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" s="34" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B46" s="30" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="C46" s="31">
         <v>105000</v>
       </c>
       <c r="D46" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E46" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F46" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G46" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H46" s="36" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
       <c r="A47" s="34" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="B47" s="30" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C47" s="31">
         <v>115500</v>
       </c>
       <c r="D47" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E47" s="33" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="F47" s="33" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="G47" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H47" s="36" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" s="34" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B48" s="30" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C48" s="31">
         <v>7900</v>
       </c>
       <c r="D48" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E48" s="33" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F48" s="33" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G48" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H48" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
       <c r="A49" s="34" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B49" s="30" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C49" s="31">
         <v>9000</v>
       </c>
       <c r="D49" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E49" s="33" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F49" s="33" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G49" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H49" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" s="34" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B50" s="30" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C50" s="31">
         <v>11600</v>
       </c>
       <c r="D50" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E50" s="33" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F50" s="33" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G50" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H50" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" s="34" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B51" s="30" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C51" s="31">
         <v>13200</v>
       </c>
       <c r="D51" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E51" s="33" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F51" s="33" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G51" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H51" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" s="34" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B52" s="30" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C52" s="31">
         <v>15750</v>
       </c>
       <c r="D52" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E52" s="33" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F52" s="33" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G52" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H52" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" s="34" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B53" s="30" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C53" s="31">
         <v>26250</v>
       </c>
       <c r="D53" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E53" s="33" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F53" s="33" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G53" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H53" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" s="34" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B54" s="30" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C54" s="31">
         <v>31500</v>
       </c>
       <c r="D54" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E54" s="33" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F54" s="33" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G54" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H54" s="36" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:8" x14ac:dyDescent="0.2">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" s="34" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B55" s="30" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C55" s="31">
         <v>11550</v>
       </c>
       <c r="D55" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E55" s="33" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F55" s="33" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G55" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H55" s="36" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:8" x14ac:dyDescent="0.2">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
       <c r="A56" s="34" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B56" s="30" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C56" s="31">
         <v>12600</v>
       </c>
       <c r="D56" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E56" s="33" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F56" s="33" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G56" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H56" s="36" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:8" x14ac:dyDescent="0.2">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
       <c r="A57" s="34" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B57" s="30" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C57" s="31">
         <v>15250</v>
       </c>
       <c r="D57" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E57" s="33" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F57" s="33" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G57" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H57" s="36" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:8" x14ac:dyDescent="0.2">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
       <c r="A58" s="34" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B58" s="30" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C58" s="31">
         <v>18900</v>
       </c>
       <c r="D58" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E58" s="33" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F58" s="33" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G58" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H58" s="36" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:8" x14ac:dyDescent="0.2">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
       <c r="A59" s="34" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B59" s="30" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C59" s="31">
         <v>28350</v>
       </c>
       <c r="D59" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E59" s="33" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F59" s="33" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G59" s="33" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H59" s="36" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:8" x14ac:dyDescent="0.2">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" s="34" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B60" s="30" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C60" s="31">
         <v>31500</v>
       </c>
       <c r="D60" s="33" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E60" s="33" t="s">
+        <v>438</v>
+      </c>
+      <c r="F60" s="33" t="s">
+        <v>512</v>
+      </c>
+      <c r="G60" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="H60" s="36" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="17" thickBot="1">
+      <c r="A61" s="22" t="s">
+        <v>436</v>
+      </c>
+      <c r="B61" s="23" t="s">
         <v>437</v>
-      </c>
-[...15 lines deleted...]
-        <v>436</v>
       </c>
       <c r="C61" s="24">
         <v>36750</v>
       </c>
       <c r="D61" s="25" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E61" s="25" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F61" s="25" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G61" s="25" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H61" s="60" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:8" x14ac:dyDescent="0.2">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
       <c r="C64" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="D7:H61" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
   <mergeCells count="2">
     <mergeCell ref="A1:C6"/>
-    <mergeCell ref="D1:H6"/>
+    <mergeCell ref="D6:H6"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="D5" r:id="rId1" xr:uid="{F37018DF-B588-3546-91EE-FC8682B2EEED}"/>
+    <hyperlink ref="D4" r:id="rId2" xr:uid="{9DF91622-E959-BF43-B4B8-8C4F90E70A70}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
-  <drawing r:id="rId1"/>
+  <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}">
   <sheetPr>
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:J200"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:I6"/>
+    <sheetView topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="29.83203125" customWidth="1"/>
     <col min="2" max="2" width="63.6640625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.1640625" customWidth="1"/>
-    <col min="4" max="4" width="16.83203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="54.1640625" customWidth="1"/>
     <col min="5" max="5" width="17.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.33203125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="13.1640625" style="2" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-[...73 lines deleted...]
-    <row r="7" spans="1:10" ht="20" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="146"/>
+    </row>
+    <row r="2" spans="1:10" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="147"/>
+      <c r="I2" s="148"/>
+    </row>
+    <row r="3" spans="1:10" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="149"/>
+      <c r="I3" s="150"/>
+    </row>
+    <row r="4" spans="1:10" ht="16" customHeight="1">
+      <c r="A4" s="199"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="199"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="147"/>
+      <c r="I4" s="148"/>
+    </row>
+    <row r="5" spans="1:10" ht="19">
+      <c r="A5" s="192" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B5" s="193"/>
+      <c r="C5" s="194"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="151"/>
+      <c r="I5" s="152"/>
+    </row>
+    <row r="6" spans="1:10" ht="20" thickBot="1">
+      <c r="A6" s="181" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B6" s="182"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="170"/>
+      <c r="I6" s="171"/>
+    </row>
+    <row r="7" spans="1:10" ht="20" customHeight="1" thickBot="1">
       <c r="A7" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>614</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>595</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>172</v>
       </c>
       <c r="F7" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="G7" s="15" t="s">
         <v>691</v>
       </c>
-      <c r="G7" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" s="15" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="I7" s="15" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="J7" s="1"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10">
       <c r="A8" s="17" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B8" s="18" t="s">
         <v>1517</v>
       </c>
-      <c r="B8" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="19">
-        <v>1000</v>
+        <v>3200</v>
       </c>
       <c r="D8" s="20"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="52"/>
       <c r="J8" s="1"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10">
       <c r="A9" s="53" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="55">
         <v>1700</v>
       </c>
       <c r="D9" s="51">
         <v>25</v>
       </c>
       <c r="E9" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F9" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G9" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H9" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I9" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10">
       <c r="A10" s="53" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="55">
         <v>1800</v>
       </c>
       <c r="D10" s="51">
         <v>25</v>
       </c>
       <c r="E10" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F10" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G10" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H10" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I10" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10">
       <c r="A11" s="53" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="54" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="55">
         <v>1900</v>
       </c>
       <c r="D11" s="51">
         <v>25</v>
       </c>
       <c r="E11" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F11" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G11" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H11" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I11" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10">
       <c r="A12" s="53" t="s">
         <v>70</v>
       </c>
       <c r="B12" s="54" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="55">
         <v>2000</v>
       </c>
       <c r="D12" s="51">
         <v>25</v>
       </c>
       <c r="E12" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F12" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G12" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H12" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I12" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10">
       <c r="A13" s="53" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="54" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="55">
         <v>2100</v>
       </c>
       <c r="D13" s="51">
         <v>25</v>
       </c>
       <c r="E13" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F13" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G13" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H13" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I13" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10">
       <c r="A14" s="53" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="B14" s="54" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="C14" s="55">
         <v>2400</v>
       </c>
       <c r="D14" s="51">
         <v>10</v>
       </c>
       <c r="E14" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F14" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G14" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H14" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I14" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10">
       <c r="A15" s="53" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
       <c r="B15" s="54" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="C15" s="55">
         <v>2700</v>
       </c>
       <c r="D15" s="51">
         <v>10</v>
       </c>
       <c r="E15" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F15" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G15" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H15" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I15" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10">
       <c r="A16" s="53" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="B16" s="54" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="C16" s="55">
         <v>2900</v>
       </c>
       <c r="D16" s="51">
         <v>10</v>
       </c>
       <c r="E16" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F16" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G16" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H16" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I16" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9">
       <c r="A17" s="53" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
       <c r="B17" s="54" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="C17" s="55">
         <v>3200</v>
       </c>
       <c r="D17" s="51">
         <v>10</v>
       </c>
       <c r="E17" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F17" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G17" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H17" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I17" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:9">
       <c r="A18" s="53" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="54" t="s">
         <v>108</v>
       </c>
       <c r="C18" s="31">
         <v>2900</v>
       </c>
       <c r="D18" s="51">
         <v>25</v>
       </c>
       <c r="E18" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F18" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G18" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H18" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I18" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:9">
       <c r="A19" s="53" t="s">
-        <v>1214</v>
+        <v>1213</v>
       </c>
       <c r="B19" s="54" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="C19" s="31">
         <v>2900</v>
       </c>
       <c r="D19" s="51">
         <v>25</v>
       </c>
       <c r="E19" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F19" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G19" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H19" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I19" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:9">
       <c r="A20" s="53" t="s">
-        <v>1215</v>
+        <v>1214</v>
       </c>
       <c r="B20" s="54" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="C20" s="31">
         <v>2900</v>
       </c>
       <c r="D20" s="51">
         <v>25</v>
       </c>
       <c r="E20" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F20" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G20" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H20" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I20" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:9">
       <c r="A21" s="53" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="54" t="s">
         <v>109</v>
       </c>
       <c r="C21" s="31">
         <v>3200</v>
       </c>
       <c r="D21" s="51">
         <v>25</v>
       </c>
       <c r="E21" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F21" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G21" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H21" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I21" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:9">
       <c r="A22" s="53" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B22" s="54" t="s">
         <v>1032</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033</v>
       </c>
       <c r="C22" s="31">
         <v>3200</v>
       </c>
       <c r="D22" s="51">
         <v>25</v>
       </c>
       <c r="E22" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F22" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G22" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H22" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I22" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:9">
       <c r="A23" s="53" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B23" s="54" t="s">
         <v>1208</v>
-      </c>
-[...1 lines deleted...]
-        <v>1209</v>
       </c>
       <c r="C23" s="31">
         <v>3200</v>
       </c>
       <c r="D23" s="51">
         <v>25</v>
       </c>
       <c r="E23" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F23" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G23" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H23" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I23" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9">
       <c r="A24" s="53" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B24" s="54" t="s">
         <v>1030</v>
-      </c>
-[...1 lines deleted...]
-        <v>1031</v>
       </c>
       <c r="C24" s="31">
         <v>3500</v>
       </c>
       <c r="D24" s="51">
         <v>25</v>
       </c>
       <c r="E24" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F24" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G24" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H24" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I24" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9">
       <c r="A25" s="53" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="B25" s="54" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
       <c r="C25" s="31">
         <v>3500</v>
       </c>
       <c r="D25" s="51">
         <v>25</v>
       </c>
       <c r="E25" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F25" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G25" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H25" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I25" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9">
       <c r="A26" s="53" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
       <c r="B26" s="54" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
       <c r="C26" s="31">
         <v>3500</v>
       </c>
       <c r="D26" s="51">
         <v>25</v>
       </c>
       <c r="E26" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F26" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G26" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H26" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I26" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9">
       <c r="A27" s="53" t="s">
         <v>74</v>
       </c>
       <c r="B27" s="54" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="55">
         <v>1800</v>
       </c>
       <c r="D27" s="51">
         <v>25</v>
       </c>
       <c r="E27" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F27" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G27" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H27" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I27" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9">
       <c r="A28" s="53" t="s">
         <v>75</v>
       </c>
       <c r="B28" s="54" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="55">
         <v>1900</v>
       </c>
       <c r="D28" s="51">
         <v>25</v>
       </c>
       <c r="E28" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F28" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G28" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H28" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I28" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9">
       <c r="A29" s="53" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="54" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="55">
         <v>2000</v>
       </c>
       <c r="D29" s="51">
         <v>25</v>
       </c>
       <c r="E29" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F29" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G29" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H29" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I29" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9">
       <c r="A30" s="53" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B30" s="54" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C30" s="55">
         <v>2400</v>
       </c>
       <c r="D30" s="51">
         <v>25</v>
       </c>
       <c r="E30" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F30" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G30" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H30" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I30" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:9">
       <c r="A31" s="53" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B31" s="54" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="C31" s="55">
         <v>4000</v>
       </c>
       <c r="D31" s="51">
         <v>10</v>
       </c>
       <c r="E31" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F31" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G31" s="56" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="H31" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I31" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:9">
       <c r="A32" s="53" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B32" s="54" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="C32" s="55">
         <v>5000</v>
       </c>
       <c r="D32" s="51">
         <v>10</v>
       </c>
       <c r="E32" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F32" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G32" s="56" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="H32" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I32" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:9">
       <c r="A33" s="53" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B33" s="54" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="55">
         <v>2800</v>
       </c>
       <c r="D33" s="51">
         <v>25</v>
       </c>
       <c r="E33" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F33" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G33" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H33" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I33" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:9">
       <c r="A34" s="53" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B34" s="54" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="55">
         <v>3000</v>
       </c>
       <c r="D34" s="51">
         <v>25</v>
       </c>
       <c r="E34" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F34" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G34" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H34" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I34" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:9">
       <c r="A35" s="53" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B35" s="54" t="s">
         <v>134</v>
       </c>
       <c r="C35" s="55">
         <v>2400</v>
       </c>
       <c r="D35" s="51">
         <v>25</v>
       </c>
       <c r="E35" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F35" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G35" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H35" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I35" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:9">
       <c r="A36" s="53" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B36" s="54" t="s">
         <v>135</v>
       </c>
       <c r="C36" s="55">
         <v>2500</v>
       </c>
       <c r="D36" s="51">
         <v>25</v>
       </c>
       <c r="E36" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F36" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G36" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H36" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I36" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:9">
       <c r="A37" s="53" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B37" s="54" t="s">
         <v>136</v>
       </c>
       <c r="C37" s="55">
         <v>2600</v>
       </c>
       <c r="D37" s="51">
         <v>25</v>
       </c>
       <c r="E37" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F37" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G37" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H37" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I37" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:9">
       <c r="A38" s="53" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B38" s="54" t="s">
         <v>137</v>
       </c>
       <c r="C38" s="55">
         <v>2800</v>
       </c>
       <c r="D38" s="51">
         <v>25</v>
       </c>
       <c r="E38" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F38" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G38" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H38" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I38" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:9">
       <c r="A39" s="53" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B39" s="54" t="s">
         <v>138</v>
       </c>
       <c r="C39" s="55">
         <v>3300</v>
       </c>
       <c r="D39" s="51">
         <v>25</v>
       </c>
       <c r="E39" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F39" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G39" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H39" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I39" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:9">
       <c r="A40" s="53" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="B40" s="54" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="C40" s="55">
         <v>3600</v>
       </c>
       <c r="D40" s="51">
         <v>10</v>
       </c>
       <c r="E40" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F40" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G40" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H40" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I40" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:9">
       <c r="A41" s="53" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
       <c r="B41" s="54" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="C41" s="55">
         <v>3900</v>
       </c>
       <c r="D41" s="51">
         <v>10</v>
       </c>
       <c r="E41" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F41" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G41" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H41" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I41" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:9">
       <c r="A42" s="53" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="B42" s="54" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="C42" s="55">
         <v>4200</v>
       </c>
       <c r="D42" s="51">
         <v>10</v>
       </c>
       <c r="E42" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F42" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G42" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H42" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I42" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:9">
       <c r="A43" s="53" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
       <c r="B43" s="54" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="C43" s="55">
         <v>4800</v>
       </c>
       <c r="D43" s="51">
         <v>10</v>
       </c>
       <c r="E43" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F43" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G43" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H43" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I43" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:9">
       <c r="A44" s="53" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B44" s="54" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C44" s="31">
         <v>3100</v>
       </c>
       <c r="D44" s="51">
         <v>25</v>
       </c>
       <c r="E44" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F44" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G44" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H44" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I44" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:9">
       <c r="A45" s="53" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B45" s="54" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C45" s="31">
         <v>3300</v>
       </c>
       <c r="D45" s="51">
         <v>25</v>
       </c>
       <c r="E45" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F45" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G45" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H45" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I45" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:9">
       <c r="A46" s="53" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B46" s="54" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C46" s="31">
         <v>3500</v>
       </c>
       <c r="D46" s="51">
         <v>25</v>
       </c>
       <c r="E46" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F46" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G46" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H46" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I46" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:9">
       <c r="A47" s="53" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B47" s="54" t="s">
         <v>1014</v>
-      </c>
-[...1 lines deleted...]
-        <v>1015</v>
       </c>
       <c r="C47" s="31">
         <v>3700</v>
       </c>
       <c r="D47" s="51">
         <v>25</v>
       </c>
       <c r="E47" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F47" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G47" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H47" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I47" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:9">
       <c r="A48" s="53" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="B48" s="54" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
       <c r="C48" s="31">
         <v>4000</v>
       </c>
       <c r="D48" s="51">
         <v>25</v>
       </c>
       <c r="E48" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F48" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G48" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H48" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I48" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:9">
       <c r="A49" s="53" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
       <c r="B49" s="54" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="C49" s="31">
         <v>4200</v>
       </c>
       <c r="D49" s="51">
         <v>10</v>
       </c>
       <c r="E49" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F49" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G49" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H49" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I49" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:9">
       <c r="A50" s="53" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B50" s="54" t="s">
         <v>1018</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019</v>
       </c>
       <c r="C50" s="31">
         <v>4500</v>
       </c>
       <c r="D50" s="51">
         <v>10</v>
       </c>
       <c r="E50" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F50" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G50" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H50" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I50" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:9">
       <c r="A51" s="53" t="s">
-        <v>1200</v>
+        <v>1199</v>
       </c>
       <c r="B51" s="54" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="C51" s="31">
         <v>4800</v>
       </c>
       <c r="D51" s="51">
         <v>10</v>
       </c>
       <c r="E51" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F51" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G51" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H51" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I51" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:9">
       <c r="A52" s="53" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="B52" s="54" t="s">
-        <v>1205</v>
+        <v>1204</v>
       </c>
       <c r="C52" s="31">
         <v>5000</v>
       </c>
       <c r="D52" s="51">
         <v>10</v>
       </c>
       <c r="E52" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F52" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G52" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H52" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I52" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:9">
       <c r="A53" s="53" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="B53" s="54" t="s">
-        <v>1206</v>
+        <v>1205</v>
       </c>
       <c r="C53" s="31">
         <v>5300</v>
       </c>
       <c r="D53" s="51">
         <v>10</v>
       </c>
       <c r="E53" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F53" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G53" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H53" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I53" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:9">
       <c r="A54" s="53" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="B54" s="54" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="C54" s="31">
         <v>5800</v>
       </c>
       <c r="D54" s="51">
         <v>10</v>
       </c>
       <c r="E54" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F54" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G54" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H54" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I54" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:9">
       <c r="A55" s="53" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="B55" s="54" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C55" s="31">
         <v>2600</v>
       </c>
       <c r="D55" s="51">
         <v>25</v>
       </c>
       <c r="E55" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F55" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G55" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H55" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I55" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:9">
       <c r="A56" s="53" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
       <c r="B56" s="54" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="C56" s="31">
         <v>2700</v>
       </c>
       <c r="D56" s="51">
         <v>25</v>
       </c>
       <c r="E56" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F56" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G56" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H56" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I56" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:9">
       <c r="A57" s="53" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="B57" s="54" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C57" s="31">
         <v>2800</v>
       </c>
       <c r="D57" s="51">
         <v>25</v>
       </c>
       <c r="E57" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F57" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G57" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H57" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I57" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:9">
       <c r="A58" s="53" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="B58" s="54" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C58" s="31">
         <v>2900</v>
       </c>
       <c r="D58" s="51">
         <v>25</v>
       </c>
       <c r="E58" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F58" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G58" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H58" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I58" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:9">
       <c r="A59" s="53" t="s">
-        <v>2189</v>
+        <v>2089</v>
       </c>
       <c r="B59" s="54" t="s">
-        <v>2194</v>
+        <v>2094</v>
       </c>
       <c r="C59" s="31">
         <v>3100</v>
       </c>
       <c r="D59" s="51">
         <v>10</v>
       </c>
       <c r="E59" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F59" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G59" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H59" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I59" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:9">
       <c r="A60" s="53" t="s">
-        <v>2190</v>
+        <v>2090</v>
       </c>
       <c r="B60" s="54" t="s">
-        <v>2195</v>
+        <v>2095</v>
       </c>
       <c r="C60" s="31">
         <v>3300</v>
       </c>
       <c r="D60" s="51">
         <v>10</v>
       </c>
       <c r="E60" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F60" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G60" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H60" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I60" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:9">
       <c r="A61" s="53" t="s">
-        <v>2191</v>
+        <v>2091</v>
       </c>
       <c r="B61" s="54" t="s">
-        <v>2196</v>
+        <v>2096</v>
       </c>
       <c r="C61" s="31">
         <v>3500</v>
       </c>
       <c r="D61" s="51">
         <v>10</v>
       </c>
       <c r="E61" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F61" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G61" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H61" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I61" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:9">
       <c r="A62" s="53" t="s">
-        <v>2192</v>
+        <v>2092</v>
       </c>
       <c r="B62" s="54" t="s">
-        <v>2197</v>
+        <v>2097</v>
       </c>
       <c r="C62" s="31">
         <v>3700</v>
       </c>
       <c r="D62" s="51">
         <v>10</v>
       </c>
       <c r="E62" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F62" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G62" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H62" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I62" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:9">
       <c r="A63" s="53" t="s">
-        <v>2193</v>
+        <v>2093</v>
       </c>
       <c r="B63" s="54" t="s">
-        <v>2198</v>
+        <v>2098</v>
       </c>
       <c r="C63" s="31">
         <v>3900</v>
       </c>
       <c r="D63" s="51">
         <v>10</v>
       </c>
       <c r="E63" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F63" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G63" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H63" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I63" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:9">
       <c r="A64" s="53" t="s">
-        <v>2188</v>
+        <v>2088</v>
       </c>
       <c r="B64" s="54" t="s">
-        <v>2199</v>
+        <v>2099</v>
       </c>
       <c r="C64" s="31">
         <v>4100</v>
       </c>
       <c r="D64" s="51">
         <v>10</v>
       </c>
       <c r="E64" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F64" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G64" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H64" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I64" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:9">
       <c r="A65" s="53" t="s">
+        <v>624</v>
+      </c>
+      <c r="B65" s="54" t="s">
         <v>623</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="C65" s="55">
         <v>1500</v>
       </c>
       <c r="D65" s="51">
         <v>25</v>
       </c>
       <c r="E65" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F65" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G65" s="56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H65" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I65" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:9">
       <c r="A66" s="53" t="s">
         <v>77</v>
       </c>
       <c r="B66" s="54" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C66" s="55">
         <v>2100</v>
       </c>
       <c r="D66" s="51">
         <v>25</v>
       </c>
       <c r="E66" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F66" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G66" s="56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H66" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I66" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:9">
       <c r="A67" s="53" t="s">
         <v>78</v>
       </c>
       <c r="B67" s="54" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C67" s="55">
         <v>2400</v>
       </c>
       <c r="D67" s="51">
         <v>25</v>
       </c>
       <c r="E67" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F67" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G67" s="56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H67" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I67" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:9">
       <c r="A68" s="53" t="s">
         <v>79</v>
       </c>
       <c r="B68" s="54" t="s">
         <v>31</v>
       </c>
       <c r="C68" s="55">
         <v>1750</v>
       </c>
       <c r="D68" s="51">
         <v>25</v>
       </c>
       <c r="E68" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F68" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G68" s="56" t="s">
         <v>63</v>
       </c>
       <c r="H68" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I68" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:9">
       <c r="A69" s="53" t="s">
         <v>93</v>
       </c>
       <c r="B69" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C69" s="31">
         <v>1500</v>
       </c>
       <c r="D69" s="51">
         <v>25</v>
       </c>
       <c r="E69" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F69" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G69" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H69" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I69" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:9">
       <c r="A70" s="53" t="s">
         <v>81</v>
       </c>
       <c r="B70" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C70" s="31">
         <v>1600</v>
       </c>
       <c r="D70" s="51">
         <v>25</v>
       </c>
       <c r="E70" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F70" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G70" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H70" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I70" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:9">
       <c r="A71" s="53" t="s">
         <v>82</v>
       </c>
       <c r="B71" s="54" t="s">
         <v>33</v>
       </c>
       <c r="C71" s="31">
         <v>1800</v>
       </c>
       <c r="D71" s="51">
         <v>25</v>
       </c>
       <c r="E71" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F71" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G71" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H71" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I71" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:9">
       <c r="A72" s="53" t="s">
         <v>83</v>
       </c>
       <c r="B72" s="54" t="s">
         <v>37</v>
       </c>
       <c r="C72" s="31">
         <v>1900</v>
       </c>
       <c r="D72" s="51">
         <v>25</v>
       </c>
       <c r="E72" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F72" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G72" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H72" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I72" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:9">
       <c r="A73" s="53" t="s">
         <v>84</v>
       </c>
       <c r="B73" s="54" t="s">
         <v>43</v>
       </c>
       <c r="C73" s="31">
         <v>2000</v>
       </c>
       <c r="D73" s="51">
         <v>25</v>
       </c>
       <c r="E73" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F73" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G73" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H73" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I73" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:9">
       <c r="A74" s="53" t="s">
-        <v>1602</v>
+        <v>1597</v>
       </c>
       <c r="B74" s="54" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="C74" s="31">
         <v>2400</v>
       </c>
       <c r="D74" s="51">
         <v>10</v>
       </c>
       <c r="E74" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F74" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G74" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H74" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I74" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:9">
       <c r="A75" s="53" t="s">
-        <v>1603</v>
+        <v>1598</v>
       </c>
       <c r="B75" s="54" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="C75" s="31">
         <v>2700</v>
       </c>
       <c r="D75" s="51">
         <v>10</v>
       </c>
       <c r="E75" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F75" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G75" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H75" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I75" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:9">
       <c r="A76" s="53" t="s">
-        <v>1604</v>
+        <v>1599</v>
       </c>
       <c r="B76" s="54" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="C76" s="31">
         <v>2900</v>
       </c>
       <c r="D76" s="51">
         <v>10</v>
       </c>
       <c r="E76" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F76" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G76" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H76" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I76" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:9">
       <c r="A77" s="53" t="s">
-        <v>1605</v>
+        <v>1600</v>
       </c>
       <c r="B77" s="54" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="C77" s="31">
         <v>3200</v>
       </c>
       <c r="D77" s="51">
         <v>10</v>
       </c>
       <c r="E77" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F77" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G77" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H77" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I77" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:9">
       <c r="A78" s="53" t="s">
         <v>85</v>
       </c>
       <c r="B78" s="54" t="s">
         <v>108</v>
       </c>
       <c r="C78" s="31">
         <v>2800</v>
       </c>
       <c r="D78" s="51">
         <v>25</v>
       </c>
       <c r="E78" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F78" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G78" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H78" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I78" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:9">
       <c r="A79" s="53" t="s">
-        <v>1606</v>
+        <v>1601</v>
       </c>
       <c r="B79" s="54" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="C79" s="31">
         <v>2800</v>
       </c>
       <c r="D79" s="51">
         <v>25</v>
       </c>
       <c r="E79" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F79" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G79" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H79" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I79" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:9">
       <c r="A80" s="53" t="s">
-        <v>1607</v>
+        <v>1602</v>
       </c>
       <c r="B80" s="54" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="C80" s="31">
         <v>2800</v>
       </c>
       <c r="D80" s="51">
         <v>25</v>
       </c>
       <c r="E80" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F80" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G80" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H80" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I80" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:9">
       <c r="A81" s="53" t="s">
         <v>86</v>
       </c>
       <c r="B81" s="54" t="s">
         <v>109</v>
       </c>
       <c r="C81" s="31">
         <v>3000</v>
       </c>
       <c r="D81" s="51">
         <v>25</v>
       </c>
       <c r="E81" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F81" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G81" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H81" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I81" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:9">
       <c r="A82" s="53" t="s">
-        <v>1608</v>
+        <v>1603</v>
       </c>
       <c r="B82" s="54" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="C82" s="31">
         <v>3000</v>
       </c>
       <c r="D82" s="51">
         <v>25</v>
       </c>
       <c r="E82" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F82" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G82" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H82" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I82" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:9">
       <c r="A83" s="53" t="s">
-        <v>1609</v>
+        <v>1604</v>
       </c>
       <c r="B83" s="54" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
       <c r="C83" s="31">
         <v>3000</v>
       </c>
       <c r="D83" s="51">
         <v>25</v>
       </c>
       <c r="E83" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F83" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G83" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H83" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I83" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:9">
       <c r="A84" s="53" t="s">
-        <v>1610</v>
+        <v>1605</v>
       </c>
       <c r="B84" s="54" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
       <c r="C84" s="31">
         <v>3200</v>
       </c>
       <c r="D84" s="51">
         <v>25</v>
       </c>
       <c r="E84" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F84" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G84" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H84" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I84" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:9">
       <c r="A85" s="53" t="s">
-        <v>1611</v>
+        <v>1606</v>
       </c>
       <c r="B85" s="54" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
       <c r="C85" s="31">
         <v>3200</v>
       </c>
       <c r="D85" s="51">
         <v>25</v>
       </c>
       <c r="E85" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F85" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G85" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H85" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I85" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:9">
       <c r="A86" s="53" t="s">
-        <v>1612</v>
+        <v>1607</v>
       </c>
       <c r="B86" s="54" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
       <c r="C86" s="31">
         <v>3200</v>
       </c>
       <c r="D86" s="51">
         <v>25</v>
       </c>
       <c r="E86" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F86" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G86" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H86" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I86" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:9">
       <c r="A87" s="53" t="s">
         <v>87</v>
       </c>
       <c r="B87" s="54" t="s">
         <v>26</v>
       </c>
       <c r="C87" s="31">
         <v>1600</v>
       </c>
       <c r="D87" s="51">
         <v>25</v>
       </c>
       <c r="E87" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F87" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G87" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H87" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I87" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:9">
       <c r="A88" s="53" t="s">
         <v>88</v>
       </c>
       <c r="B88" s="54" t="s">
         <v>30</v>
       </c>
       <c r="C88" s="31">
         <v>1700</v>
       </c>
       <c r="D88" s="51">
         <v>25</v>
       </c>
       <c r="E88" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F88" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G88" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H88" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I88" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:9">
       <c r="A89" s="53" t="s">
         <v>89</v>
       </c>
       <c r="B89" s="54" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="31">
         <v>1900</v>
       </c>
       <c r="D89" s="51">
         <v>25</v>
       </c>
       <c r="E89" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F89" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G89" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H89" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I89" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:9">
       <c r="A90" s="53" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B90" s="54" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C90" s="31">
         <v>2300</v>
       </c>
       <c r="D90" s="51">
         <v>25</v>
       </c>
       <c r="E90" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F90" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G90" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H90" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I90" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:9">
       <c r="A91" s="53" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B91" s="54" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="C91" s="31">
         <v>4000</v>
       </c>
       <c r="D91" s="51">
         <v>10</v>
       </c>
       <c r="E91" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F91" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G91" s="56" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="H91" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I91" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:9">
       <c r="A92" s="53" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="B92" s="54" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="C92" s="31">
         <v>5000</v>
       </c>
       <c r="D92" s="51">
         <v>10</v>
       </c>
       <c r="E92" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F92" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G92" s="56" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="H92" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I92" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:9">
       <c r="A93" s="53" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B93" s="54" t="s">
         <v>134</v>
       </c>
       <c r="C93" s="31">
         <v>1900</v>
       </c>
       <c r="D93" s="51">
         <v>25</v>
       </c>
       <c r="E93" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F93" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G93" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H93" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I93" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="94" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:9">
       <c r="A94" s="53" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B94" s="54" t="s">
         <v>135</v>
       </c>
       <c r="C94" s="31">
         <v>2100</v>
       </c>
       <c r="D94" s="51">
         <v>25</v>
       </c>
       <c r="E94" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F94" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G94" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H94" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I94" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:9">
       <c r="A95" s="53" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B95" s="54" t="s">
         <v>136</v>
       </c>
       <c r="C95" s="31">
         <v>2400</v>
       </c>
       <c r="D95" s="51">
         <v>25</v>
       </c>
       <c r="E95" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F95" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G95" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H95" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I95" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:9">
       <c r="A96" s="53" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B96" s="54" t="s">
         <v>137</v>
       </c>
       <c r="C96" s="31">
         <v>2700</v>
       </c>
       <c r="D96" s="51">
         <v>25</v>
       </c>
       <c r="E96" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F96" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G96" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H96" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I96" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="97" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:9">
       <c r="A97" s="53" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B97" s="54" t="s">
         <v>138</v>
       </c>
       <c r="C97" s="31">
         <v>2900</v>
       </c>
       <c r="D97" s="51">
         <v>25</v>
       </c>
       <c r="E97" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F97" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G97" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H97" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I97" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="98" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:9">
       <c r="A98" s="53" t="s">
-        <v>1613</v>
+        <v>1608</v>
       </c>
       <c r="B98" s="54" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="C98" s="31">
         <v>3200</v>
       </c>
       <c r="D98" s="51">
         <v>10</v>
       </c>
       <c r="E98" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F98" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G98" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H98" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I98" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="99" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:9">
       <c r="A99" s="53" t="s">
-        <v>1614</v>
+        <v>1609</v>
       </c>
       <c r="B99" s="54" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="C99" s="31">
         <v>3500</v>
       </c>
       <c r="D99" s="51">
         <v>10</v>
       </c>
       <c r="E99" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F99" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G99" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H99" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I99" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="100" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:9">
       <c r="A100" s="53" t="s">
-        <v>1615</v>
+        <v>1610</v>
       </c>
       <c r="B100" s="54" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="C100" s="31">
         <v>3700</v>
       </c>
       <c r="D100" s="51">
         <v>10</v>
       </c>
       <c r="E100" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F100" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G100" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H100" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I100" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="101" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:9">
       <c r="A101" s="53" t="s">
-        <v>1616</v>
+        <v>1611</v>
       </c>
       <c r="B101" s="54" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="C101" s="31">
         <v>4200</v>
       </c>
       <c r="D101" s="51">
         <v>10</v>
       </c>
       <c r="E101" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F101" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G101" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H101" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I101" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="102" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:9">
       <c r="A102" s="53" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B102" s="54" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="55">
         <v>2800</v>
       </c>
       <c r="D102" s="51">
         <v>25</v>
       </c>
       <c r="E102" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F102" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G102" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H102" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I102" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="103" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:9">
       <c r="A103" s="53" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B103" s="54" t="s">
         <v>14</v>
       </c>
       <c r="C103" s="55">
         <v>3000</v>
       </c>
       <c r="D103" s="51">
         <v>25</v>
       </c>
       <c r="E103" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F103" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G103" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H103" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I103" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="104" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:9">
       <c r="A104" s="53" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B104" s="54" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C104" s="31">
         <v>2900</v>
       </c>
       <c r="D104" s="51">
         <v>25</v>
       </c>
       <c r="E104" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F104" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G104" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H104" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I104" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="105" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:9">
       <c r="A105" s="53" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B105" s="54" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C105" s="31">
         <v>3200</v>
       </c>
       <c r="D105" s="51">
         <v>25</v>
       </c>
       <c r="E105" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F105" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G105" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H105" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I105" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="106" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:9">
       <c r="A106" s="53" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B106" s="54" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C106" s="31">
         <v>3400</v>
       </c>
       <c r="D106" s="51">
         <v>25</v>
       </c>
       <c r="E106" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F106" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G106" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H106" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I106" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="107" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:9">
       <c r="A107" s="53" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="B107" s="54" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
       <c r="C107" s="31">
         <v>3600</v>
       </c>
       <c r="D107" s="51">
         <v>25</v>
       </c>
       <c r="E107" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F107" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G107" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H107" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I107" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="108" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:9">
       <c r="A108" s="53" t="s">
-        <v>1623</v>
+        <v>1618</v>
       </c>
       <c r="B108" s="54" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
       <c r="C108" s="31">
         <v>4000</v>
       </c>
       <c r="D108" s="51">
         <v>25</v>
       </c>
       <c r="E108" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F108" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G108" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H108" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I108" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="109" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:9">
       <c r="A109" s="53" t="s">
-        <v>1617</v>
+        <v>1612</v>
       </c>
       <c r="B109" s="54" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="C109" s="31">
         <v>4200</v>
       </c>
       <c r="D109" s="51">
         <v>10</v>
       </c>
       <c r="E109" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F109" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G109" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H109" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I109" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="110" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:9">
       <c r="A110" s="53" t="s">
-        <v>1618</v>
+        <v>1613</v>
       </c>
       <c r="B110" s="54" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="C110" s="31">
         <v>4500</v>
       </c>
       <c r="D110" s="51">
         <v>10</v>
       </c>
       <c r="E110" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F110" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G110" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H110" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I110" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="111" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:9">
       <c r="A111" s="53" t="s">
-        <v>1619</v>
+        <v>1614</v>
       </c>
       <c r="B111" s="54" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="C111" s="31">
         <v>4800</v>
       </c>
       <c r="D111" s="51">
         <v>10</v>
       </c>
       <c r="E111" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F111" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G111" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H111" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I111" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="112" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:9">
       <c r="A112" s="53" t="s">
-        <v>1620</v>
+        <v>1615</v>
       </c>
       <c r="B112" s="54" t="s">
-        <v>1205</v>
+        <v>1204</v>
       </c>
       <c r="C112" s="31">
         <v>5000</v>
       </c>
       <c r="D112" s="51">
         <v>10</v>
       </c>
       <c r="E112" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F112" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G112" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H112" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I112" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="113" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:9">
       <c r="A113" s="53" t="s">
-        <v>1621</v>
+        <v>1616</v>
       </c>
       <c r="B113" s="54" t="s">
-        <v>1206</v>
+        <v>1205</v>
       </c>
       <c r="C113" s="31">
         <v>5300</v>
       </c>
       <c r="D113" s="51">
         <v>10</v>
       </c>
       <c r="E113" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F113" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G113" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H113" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I113" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="114" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:9">
       <c r="A114" s="53" t="s">
-        <v>1622</v>
+        <v>1617</v>
       </c>
       <c r="B114" s="54" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="C114" s="31">
         <v>5800</v>
       </c>
       <c r="D114" s="51">
         <v>10</v>
       </c>
       <c r="E114" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F114" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G114" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H114" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I114" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="115" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:9">
       <c r="A115" s="34" t="s">
-        <v>2200</v>
+        <v>2100</v>
       </c>
       <c r="B115" s="30" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C115" s="31">
         <v>2600</v>
       </c>
       <c r="D115" s="51">
         <v>25</v>
       </c>
       <c r="E115" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F115" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G115" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H115" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I115" s="36" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="116" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:9">
       <c r="A116" s="34" t="s">
-        <v>2201</v>
+        <v>2101</v>
       </c>
       <c r="B116" s="30" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="C116" s="31">
         <v>2700</v>
       </c>
       <c r="D116" s="51">
         <v>25</v>
       </c>
       <c r="E116" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F116" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G116" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H116" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I116" s="36" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="117" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:9">
       <c r="A117" s="34" t="s">
-        <v>2202</v>
+        <v>2102</v>
       </c>
       <c r="B117" s="30" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C117" s="31">
         <v>2800</v>
       </c>
       <c r="D117" s="51">
         <v>25</v>
       </c>
       <c r="E117" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F117" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G117" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H117" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I117" s="36" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="118" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:9">
       <c r="A118" s="34" t="s">
-        <v>2203</v>
+        <v>2103</v>
       </c>
       <c r="B118" s="30" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C118" s="31">
         <v>2900</v>
       </c>
       <c r="D118" s="51">
         <v>25</v>
       </c>
       <c r="E118" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F118" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G118" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H118" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I118" s="36" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="119" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:9">
       <c r="A119" s="34" t="s">
-        <v>2204</v>
+        <v>2104</v>
       </c>
       <c r="B119" s="30" t="s">
-        <v>2194</v>
+        <v>2094</v>
       </c>
       <c r="C119" s="31">
         <v>3000</v>
       </c>
       <c r="D119" s="51">
         <v>10</v>
       </c>
       <c r="E119" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F119" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G119" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H119" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I119" s="36" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="120" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:9">
       <c r="A120" s="34" t="s">
-        <v>2205</v>
+        <v>2105</v>
       </c>
       <c r="B120" s="30" t="s">
-        <v>2195</v>
+        <v>2095</v>
       </c>
       <c r="C120" s="31">
         <v>3100</v>
       </c>
       <c r="D120" s="51">
         <v>10</v>
       </c>
       <c r="E120" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F120" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G120" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H120" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I120" s="36" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="121" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:9">
       <c r="A121" s="34" t="s">
-        <v>2206</v>
+        <v>2106</v>
       </c>
       <c r="B121" s="30" t="s">
-        <v>2196</v>
+        <v>2096</v>
       </c>
       <c r="C121" s="31">
         <v>3200</v>
       </c>
       <c r="D121" s="51">
         <v>10</v>
       </c>
       <c r="E121" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F121" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G121" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H121" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I121" s="36" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="122" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:9">
       <c r="A122" s="34" t="s">
-        <v>2207</v>
+        <v>2107</v>
       </c>
       <c r="B122" s="30" t="s">
-        <v>2197</v>
+        <v>2097</v>
       </c>
       <c r="C122" s="31">
         <v>3300</v>
       </c>
       <c r="D122" s="51">
         <v>10</v>
       </c>
       <c r="E122" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F122" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G122" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H122" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I122" s="36" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="123" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:9">
       <c r="A123" s="34" t="s">
-        <v>2208</v>
+        <v>2108</v>
       </c>
       <c r="B123" s="30" t="s">
-        <v>2198</v>
+        <v>2098</v>
       </c>
       <c r="C123" s="31">
         <v>3400</v>
       </c>
       <c r="D123" s="51">
         <v>10</v>
       </c>
       <c r="E123" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F123" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G123" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H123" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I123" s="36" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="124" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:9">
       <c r="A124" s="34" t="s">
-        <v>2209</v>
+        <v>2109</v>
       </c>
       <c r="B124" s="30" t="s">
-        <v>2199</v>
+        <v>2099</v>
       </c>
       <c r="C124" s="31">
         <v>3500</v>
       </c>
       <c r="D124" s="51">
         <v>10</v>
       </c>
       <c r="E124" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F124" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G124" s="33" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H124" s="33" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I124" s="36" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="125" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:9">
       <c r="A125" s="53" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B125" s="54" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C125" s="55">
         <v>1500</v>
       </c>
       <c r="D125" s="51">
         <v>25</v>
       </c>
       <c r="E125" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F125" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G125" s="56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H125" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I125" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="126" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:9">
       <c r="A126" s="53" t="s">
         <v>90</v>
       </c>
       <c r="B126" s="54" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C126" s="55">
         <v>1900</v>
       </c>
       <c r="D126" s="51">
         <v>25</v>
       </c>
       <c r="E126" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F126" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G126" s="56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H126" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I126" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="127" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:9">
       <c r="A127" s="53" t="s">
         <v>91</v>
       </c>
       <c r="B127" s="54" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C127" s="55">
         <v>2100</v>
       </c>
       <c r="D127" s="51">
         <v>25</v>
       </c>
       <c r="E127" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F127" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G127" s="56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H127" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I127" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="128" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:9">
       <c r="A128" s="53" t="s">
         <v>92</v>
       </c>
       <c r="B128" s="54" t="s">
         <v>31</v>
       </c>
       <c r="C128" s="55">
         <v>1450</v>
       </c>
       <c r="D128" s="51">
         <v>25</v>
       </c>
       <c r="E128" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F128" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G128" s="56" t="s">
         <v>63</v>
       </c>
       <c r="H128" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I128" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="129" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:9">
       <c r="A129" s="53" t="s">
         <v>94</v>
       </c>
       <c r="B129" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C129" s="31">
         <v>1500</v>
       </c>
       <c r="D129" s="51">
         <v>25</v>
       </c>
       <c r="E129" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F129" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G129" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H129" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I129" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="130" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:9">
       <c r="A130" s="53" t="s">
         <v>95</v>
       </c>
       <c r="B130" s="54" t="s">
         <v>38</v>
       </c>
       <c r="C130" s="31">
         <v>1600</v>
       </c>
       <c r="D130" s="51">
         <v>25</v>
       </c>
       <c r="E130" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F130" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G130" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H130" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I130" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="131" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:9">
       <c r="A131" s="53" t="s">
         <v>96</v>
       </c>
       <c r="B131" s="54" t="s">
         <v>33</v>
       </c>
       <c r="C131" s="31">
         <v>1800</v>
       </c>
       <c r="D131" s="51">
         <v>25</v>
       </c>
       <c r="E131" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F131" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G131" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H131" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I131" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="132" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:9">
       <c r="A132" s="53" t="s">
         <v>97</v>
       </c>
       <c r="B132" s="54" t="s">
         <v>37</v>
       </c>
       <c r="C132" s="31">
         <v>1900</v>
       </c>
       <c r="D132" s="51">
         <v>25</v>
       </c>
       <c r="E132" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F132" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G132" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H132" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I132" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="133" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:9">
       <c r="A133" s="53" t="s">
         <v>98</v>
       </c>
       <c r="B133" s="54" t="s">
         <v>43</v>
       </c>
       <c r="C133" s="31">
         <v>2000</v>
       </c>
       <c r="D133" s="51">
         <v>25</v>
       </c>
       <c r="E133" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F133" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G133" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H133" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I133" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="134" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:9">
       <c r="A134" s="53" t="s">
-        <v>1625</v>
+        <v>1620</v>
       </c>
       <c r="B134" s="54" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="C134" s="31">
         <v>2400</v>
       </c>
       <c r="D134" s="51">
         <v>10</v>
       </c>
       <c r="E134" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F134" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G134" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H134" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I134" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="135" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:9">
       <c r="A135" s="53" t="s">
-        <v>1626</v>
+        <v>1621</v>
       </c>
       <c r="B135" s="54" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="C135" s="31">
         <v>2700</v>
       </c>
       <c r="D135" s="51">
         <v>10</v>
       </c>
       <c r="E135" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F135" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G135" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H135" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I135" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="136" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:9">
       <c r="A136" s="53" t="s">
-        <v>1627</v>
+        <v>1622</v>
       </c>
       <c r="B136" s="54" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="C136" s="31">
         <v>2900</v>
       </c>
       <c r="D136" s="51">
         <v>10</v>
       </c>
       <c r="E136" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F136" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G136" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H136" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I136" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="137" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:9">
       <c r="A137" s="53" t="s">
-        <v>1628</v>
+        <v>1623</v>
       </c>
       <c r="B137" s="54" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="C137" s="31">
         <v>3200</v>
       </c>
       <c r="D137" s="51">
         <v>10</v>
       </c>
       <c r="E137" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F137" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G137" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H137" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I137" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="138" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:9">
       <c r="A138" s="53" t="s">
         <v>99</v>
       </c>
       <c r="B138" s="54" t="s">
         <v>108</v>
       </c>
       <c r="C138" s="31">
         <v>2800</v>
       </c>
       <c r="D138" s="51">
         <v>25</v>
       </c>
       <c r="E138" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F138" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G138" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H138" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I138" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="139" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:9">
       <c r="A139" s="53" t="s">
-        <v>1629</v>
+        <v>1624</v>
       </c>
       <c r="B139" s="54" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="C139" s="31">
         <v>2800</v>
       </c>
       <c r="D139" s="51">
         <v>25</v>
       </c>
       <c r="E139" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F139" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G139" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H139" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I139" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="140" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:9">
       <c r="A140" s="53" t="s">
-        <v>1630</v>
+        <v>1625</v>
       </c>
       <c r="B140" s="54" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="C140" s="31">
         <v>2800</v>
       </c>
       <c r="D140" s="51">
         <v>25</v>
       </c>
       <c r="E140" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F140" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G140" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H140" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I140" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="141" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:9">
       <c r="A141" s="53" t="s">
         <v>100</v>
       </c>
       <c r="B141" s="54" t="s">
         <v>109</v>
       </c>
       <c r="C141" s="31">
         <v>3000</v>
       </c>
       <c r="D141" s="51">
         <v>25</v>
       </c>
       <c r="E141" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F141" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G141" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H141" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I141" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="142" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:9">
       <c r="A142" s="53" t="s">
-        <v>1631</v>
+        <v>1626</v>
       </c>
       <c r="B142" s="54" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="C142" s="31">
         <v>3000</v>
       </c>
       <c r="D142" s="51">
         <v>25</v>
       </c>
       <c r="E142" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F142" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G142" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H142" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I142" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="143" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:9">
       <c r="A143" s="53" t="s">
-        <v>1632</v>
+        <v>1627</v>
       </c>
       <c r="B143" s="54" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
       <c r="C143" s="31">
         <v>3000</v>
       </c>
       <c r="D143" s="51">
         <v>25</v>
       </c>
       <c r="E143" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F143" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G143" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H143" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I143" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="144" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:9">
       <c r="A144" s="53" t="s">
-        <v>1633</v>
+        <v>1628</v>
       </c>
       <c r="B144" s="54" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
       <c r="C144" s="31">
         <v>3200</v>
       </c>
       <c r="D144" s="51">
         <v>25</v>
       </c>
       <c r="E144" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F144" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G144" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H144" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I144" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="145" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:9">
       <c r="A145" s="53" t="s">
-        <v>1634</v>
+        <v>1629</v>
       </c>
       <c r="B145" s="54" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
       <c r="C145" s="31">
         <v>3200</v>
       </c>
       <c r="D145" s="51">
         <v>25</v>
       </c>
       <c r="E145" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F145" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G145" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H145" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I145" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="146" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:9">
       <c r="A146" s="53" t="s">
-        <v>1874</v>
+        <v>1868</v>
       </c>
       <c r="B146" s="54" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
       <c r="C146" s="31">
         <v>3200</v>
       </c>
       <c r="D146" s="51">
         <v>25</v>
       </c>
       <c r="E146" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F146" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G146" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H146" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I146" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="147" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:9">
       <c r="A147" s="53" t="s">
         <v>101</v>
       </c>
       <c r="B147" s="54" t="s">
         <v>26</v>
       </c>
       <c r="C147" s="31">
         <v>1600</v>
       </c>
       <c r="D147" s="51">
         <v>25</v>
       </c>
       <c r="E147" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F147" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G147" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H147" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I147" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="148" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:9">
       <c r="A148" s="53" t="s">
         <v>102</v>
       </c>
       <c r="B148" s="54" t="s">
         <v>30</v>
       </c>
       <c r="C148" s="31">
         <v>1700</v>
       </c>
       <c r="D148" s="51">
         <v>25</v>
       </c>
       <c r="E148" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F148" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G148" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H148" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I148" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="149" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:9">
       <c r="A149" s="53" t="s">
         <v>103</v>
       </c>
       <c r="B149" s="54" t="s">
         <v>5</v>
       </c>
       <c r="C149" s="31">
         <v>1900</v>
       </c>
       <c r="D149" s="51">
         <v>25</v>
       </c>
       <c r="E149" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F149" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G149" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H149" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I149" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="150" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:9">
       <c r="A150" s="53" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B150" s="54" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C150" s="31">
         <v>2300</v>
       </c>
       <c r="D150" s="51">
         <v>25</v>
       </c>
       <c r="E150" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F150" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G150" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H150" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I150" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="151" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:9">
       <c r="A151" s="53" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="B151" s="54" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="C151" s="55">
         <v>4000</v>
       </c>
       <c r="D151" s="51">
         <v>10</v>
       </c>
       <c r="E151" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F151" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G151" s="56" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="H151" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I151" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="152" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:9">
       <c r="A152" s="53" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B152" s="54" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="C152" s="55">
         <v>5000</v>
       </c>
       <c r="D152" s="51">
         <v>10</v>
       </c>
       <c r="E152" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F152" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G152" s="56" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="H152" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I152" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="153" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:9">
       <c r="A153" s="53" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B153" s="54" t="s">
         <v>134</v>
       </c>
       <c r="C153" s="31">
         <v>1900</v>
       </c>
       <c r="D153" s="51">
         <v>25</v>
       </c>
       <c r="E153" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F153" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G153" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H153" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I153" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="154" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:9">
       <c r="A154" s="53" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B154" s="54" t="s">
         <v>135</v>
       </c>
       <c r="C154" s="31">
         <v>2100</v>
       </c>
       <c r="D154" s="51">
         <v>25</v>
       </c>
       <c r="E154" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F154" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G154" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H154" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I154" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="155" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:9">
       <c r="A155" s="53" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B155" s="54" t="s">
         <v>136</v>
       </c>
       <c r="C155" s="31">
         <v>2400</v>
       </c>
       <c r="D155" s="51">
         <v>25</v>
       </c>
       <c r="E155" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F155" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G155" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H155" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I155" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="156" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:9">
       <c r="A156" s="53" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B156" s="54" t="s">
         <v>137</v>
       </c>
       <c r="C156" s="31">
         <v>2700</v>
       </c>
       <c r="D156" s="51">
         <v>25</v>
       </c>
       <c r="E156" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F156" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G156" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H156" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I156" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="157" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:9">
       <c r="A157" s="53" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B157" s="54" t="s">
         <v>138</v>
       </c>
       <c r="C157" s="31">
         <v>2900</v>
       </c>
       <c r="D157" s="51">
         <v>25</v>
       </c>
       <c r="E157" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F157" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G157" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H157" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I157" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="158" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:9">
       <c r="A158" s="53" t="s">
-        <v>1635</v>
+        <v>1630</v>
       </c>
       <c r="B158" s="54" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="C158" s="31">
         <v>3200</v>
       </c>
       <c r="D158" s="51">
         <v>10</v>
       </c>
       <c r="E158" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F158" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G158" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H158" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I158" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="159" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:9">
       <c r="A159" s="53" t="s">
-        <v>1636</v>
+        <v>1631</v>
       </c>
       <c r="B159" s="54" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="C159" s="31">
         <v>3500</v>
       </c>
       <c r="D159" s="51">
         <v>10</v>
       </c>
       <c r="E159" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F159" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G159" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H159" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I159" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="160" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:9">
       <c r="A160" s="53" t="s">
-        <v>1637</v>
+        <v>1632</v>
       </c>
       <c r="B160" s="54" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="C160" s="31">
         <v>3700</v>
       </c>
       <c r="D160" s="51">
         <v>10</v>
       </c>
       <c r="E160" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F160" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G160" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H160" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I160" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="161" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:9">
       <c r="A161" s="53" t="s">
-        <v>1638</v>
+        <v>1633</v>
       </c>
       <c r="B161" s="54" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="C161" s="31">
         <v>4200</v>
       </c>
       <c r="D161" s="51">
         <v>10</v>
       </c>
       <c r="E161" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F161" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G161" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H161" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I161" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="162" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:9">
       <c r="A162" s="53" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B162" s="54" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="31">
         <v>2800</v>
       </c>
       <c r="D162" s="51">
         <v>25</v>
       </c>
       <c r="E162" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F162" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G162" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H162" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I162" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="163" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:9">
       <c r="A163" s="53" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B163" s="54" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="31">
         <v>3000</v>
       </c>
       <c r="D163" s="51">
         <v>25</v>
       </c>
       <c r="E163" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F163" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G163" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H163" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I163" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="164" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:9">
       <c r="A164" s="53" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B164" s="54" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C164" s="31">
         <v>2900</v>
       </c>
       <c r="D164" s="51">
         <v>25</v>
       </c>
       <c r="E164" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F164" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G164" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H164" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I164" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="165" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:9">
       <c r="A165" s="53" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B165" s="54" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C165" s="31">
         <v>3200</v>
       </c>
       <c r="D165" s="51">
         <v>25</v>
       </c>
       <c r="E165" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F165" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G165" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H165" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I165" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="166" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:9">
       <c r="A166" s="53" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B166" s="54" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C166" s="31">
         <v>3400</v>
       </c>
       <c r="D166" s="51">
         <v>25</v>
       </c>
       <c r="E166" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F166" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G166" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H166" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I166" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="167" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:9">
       <c r="A167" s="53" t="s">
-        <v>1639</v>
+        <v>1634</v>
       </c>
       <c r="B167" s="54" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
       <c r="C167" s="31">
         <v>3600</v>
       </c>
       <c r="D167" s="51">
         <v>25</v>
       </c>
       <c r="E167" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F167" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G167" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H167" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I167" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="168" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:9">
       <c r="A168" s="53" t="s">
-        <v>1640</v>
+        <v>1635</v>
       </c>
       <c r="B168" s="54" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
       <c r="C168" s="31">
         <v>4000</v>
       </c>
       <c r="D168" s="51">
         <v>25</v>
       </c>
       <c r="E168" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F168" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G168" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H168" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I168" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="169" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:9">
       <c r="A169" s="53" t="s">
-        <v>1641</v>
+        <v>1636</v>
       </c>
       <c r="B169" s="54" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="C169" s="31">
         <v>4200</v>
       </c>
       <c r="D169" s="51">
         <v>10</v>
       </c>
       <c r="E169" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F169" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G169" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H169" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I169" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="170" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:9">
       <c r="A170" s="53" t="s">
-        <v>1642</v>
+        <v>1637</v>
       </c>
       <c r="B170" s="54" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="C170" s="31">
         <v>4500</v>
       </c>
       <c r="D170" s="51">
         <v>10</v>
       </c>
       <c r="E170" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F170" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G170" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H170" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I170" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="171" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:9">
       <c r="A171" s="53" t="s">
-        <v>1643</v>
+        <v>1638</v>
       </c>
       <c r="B171" s="54" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="C171" s="31">
         <v>4800</v>
       </c>
       <c r="D171" s="51">
         <v>10</v>
       </c>
       <c r="E171" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F171" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G171" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H171" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I171" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="172" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:9">
       <c r="A172" s="53" t="s">
-        <v>1644</v>
+        <v>1639</v>
       </c>
       <c r="B172" s="54" t="s">
-        <v>1205</v>
+        <v>1204</v>
       </c>
       <c r="C172" s="31">
         <v>5000</v>
       </c>
       <c r="D172" s="51">
         <v>10</v>
       </c>
       <c r="E172" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F172" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G172" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H172" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I172" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="173" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:9">
       <c r="A173" s="53" t="s">
-        <v>1645</v>
+        <v>1640</v>
       </c>
       <c r="B173" s="54" t="s">
-        <v>1206</v>
+        <v>1205</v>
       </c>
       <c r="C173" s="31">
         <v>5300</v>
       </c>
       <c r="D173" s="51">
         <v>10</v>
       </c>
       <c r="E173" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F173" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G173" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H173" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I173" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="174" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:9">
       <c r="A174" s="53" t="s">
-        <v>1646</v>
+        <v>1641</v>
       </c>
       <c r="B174" s="54" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="C174" s="31">
         <v>5800</v>
       </c>
       <c r="D174" s="51">
         <v>10</v>
       </c>
       <c r="E174" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F174" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G174" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H174" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I174" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="175" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:9">
       <c r="A175" s="34" t="s">
-        <v>2210</v>
+        <v>2110</v>
       </c>
       <c r="B175" s="30" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C175" s="31">
         <v>2600</v>
       </c>
       <c r="D175" s="51">
         <v>25</v>
       </c>
       <c r="E175" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F175" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G175" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H175" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I175" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="176" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:9">
       <c r="A176" s="34" t="s">
-        <v>2211</v>
+        <v>2111</v>
       </c>
       <c r="B176" s="30" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="C176" s="31">
         <v>2700</v>
       </c>
       <c r="D176" s="51">
         <v>25</v>
       </c>
       <c r="E176" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F176" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G176" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H176" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I176" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="177" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:9">
       <c r="A177" s="34" t="s">
-        <v>2212</v>
+        <v>2112</v>
       </c>
       <c r="B177" s="30" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C177" s="31">
         <v>2800</v>
       </c>
       <c r="D177" s="51">
         <v>25</v>
       </c>
       <c r="E177" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F177" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G177" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H177" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I177" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="178" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:9">
       <c r="A178" s="34" t="s">
-        <v>2213</v>
+        <v>2113</v>
       </c>
       <c r="B178" s="30" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C178" s="31">
         <v>2900</v>
       </c>
       <c r="D178" s="51">
         <v>25</v>
       </c>
       <c r="E178" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F178" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G178" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H178" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I178" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="179" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:9">
       <c r="A179" s="34" t="s">
-        <v>2214</v>
+        <v>2114</v>
       </c>
       <c r="B179" s="30" t="s">
-        <v>2194</v>
+        <v>2094</v>
       </c>
       <c r="C179" s="31">
         <v>3000</v>
       </c>
       <c r="D179" s="51">
         <v>10</v>
       </c>
       <c r="E179" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F179" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G179" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H179" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I179" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="180" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:9">
       <c r="A180" s="34" t="s">
-        <v>2215</v>
+        <v>2115</v>
       </c>
       <c r="B180" s="30" t="s">
-        <v>2195</v>
+        <v>2095</v>
       </c>
       <c r="C180" s="31">
         <v>3100</v>
       </c>
       <c r="D180" s="51">
         <v>10</v>
       </c>
       <c r="E180" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F180" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G180" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H180" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I180" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="181" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:9">
       <c r="A181" s="34" t="s">
-        <v>2216</v>
+        <v>2116</v>
       </c>
       <c r="B181" s="30" t="s">
-        <v>2196</v>
+        <v>2096</v>
       </c>
       <c r="C181" s="31">
         <v>3200</v>
       </c>
       <c r="D181" s="51">
         <v>10</v>
       </c>
       <c r="E181" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F181" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G181" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H181" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I181" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="182" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:9">
       <c r="A182" s="34" t="s">
-        <v>2217</v>
+        <v>2117</v>
       </c>
       <c r="B182" s="30" t="s">
-        <v>2197</v>
+        <v>2097</v>
       </c>
       <c r="C182" s="31">
         <v>3300</v>
       </c>
       <c r="D182" s="51">
         <v>10</v>
       </c>
       <c r="E182" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F182" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G182" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H182" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I182" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="183" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:9">
       <c r="A183" s="34" t="s">
-        <v>2218</v>
+        <v>2118</v>
       </c>
       <c r="B183" s="30" t="s">
-        <v>2198</v>
+        <v>2098</v>
       </c>
       <c r="C183" s="31">
         <v>3400</v>
       </c>
       <c r="D183" s="51">
         <v>10</v>
       </c>
       <c r="E183" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F183" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G183" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H183" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I183" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="184" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:9">
       <c r="A184" s="34" t="s">
-        <v>2219</v>
+        <v>2119</v>
       </c>
       <c r="B184" s="30" t="s">
-        <v>2199</v>
+        <v>2099</v>
       </c>
       <c r="C184" s="31">
         <v>3500</v>
       </c>
       <c r="D184" s="51">
         <v>10</v>
       </c>
       <c r="E184" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F184" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G184" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H184" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I184" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="185" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:9">
       <c r="A185" s="53" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B185" s="54" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C185" s="31">
         <v>1500</v>
       </c>
       <c r="D185" s="51">
         <v>25</v>
       </c>
       <c r="E185" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F185" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G185" s="56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H185" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I185" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="186" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:9">
       <c r="A186" s="53" t="s">
         <v>104</v>
       </c>
       <c r="B186" s="54" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C186" s="31">
         <v>1900</v>
       </c>
       <c r="D186" s="51">
         <v>25</v>
       </c>
       <c r="E186" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F186" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G186" s="56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H186" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I186" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="187" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:9">
       <c r="A187" s="53" t="s">
         <v>105</v>
       </c>
       <c r="B187" s="54" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C187" s="31">
         <v>2100</v>
       </c>
       <c r="D187" s="51">
         <v>25</v>
       </c>
       <c r="E187" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F187" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G187" s="56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H187" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I187" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="188" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:9">
       <c r="A188" s="53" t="s">
         <v>106</v>
       </c>
       <c r="B188" s="54" t="s">
         <v>31</v>
       </c>
       <c r="C188" s="55">
         <v>1450</v>
       </c>
       <c r="D188" s="51">
         <v>25</v>
       </c>
       <c r="E188" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F188" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G188" s="56" t="s">
         <v>63</v>
       </c>
       <c r="H188" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I188" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="189" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:9">
       <c r="A189" s="53" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B189" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C189" s="55">
         <v>1500</v>
       </c>
       <c r="D189" s="51">
         <v>25</v>
       </c>
       <c r="E189" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F189" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G189" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H189" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I189" s="57" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:9" x14ac:dyDescent="0.2">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9">
       <c r="A190" s="53" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B190" s="54" t="s">
         <v>33</v>
       </c>
       <c r="C190" s="55">
         <v>1800</v>
       </c>
       <c r="D190" s="51">
         <v>25</v>
       </c>
       <c r="E190" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F190" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G190" s="56" t="s">
         <v>61</v>
       </c>
       <c r="H190" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I190" s="57" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:9" x14ac:dyDescent="0.2">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9">
       <c r="A191" s="53" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B191" s="54" t="s">
         <v>108</v>
       </c>
       <c r="C191" s="55">
         <v>2800</v>
       </c>
       <c r="D191" s="51">
         <v>25</v>
       </c>
       <c r="E191" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F191" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G191" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H191" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I191" s="57" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:9" x14ac:dyDescent="0.2">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9">
       <c r="A192" s="53" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B192" s="54" t="s">
         <v>109</v>
       </c>
       <c r="C192" s="55">
         <v>3100</v>
       </c>
       <c r="D192" s="51">
         <v>25</v>
       </c>
       <c r="E192" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F192" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G192" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H192" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I192" s="57" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:9" x14ac:dyDescent="0.2">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9">
       <c r="A193" s="53" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B193" s="54" t="s">
         <v>26</v>
       </c>
       <c r="C193" s="55">
         <v>1600</v>
       </c>
       <c r="D193" s="51">
         <v>25</v>
       </c>
       <c r="E193" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F193" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G193" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H193" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I193" s="57" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:9" x14ac:dyDescent="0.2">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9">
       <c r="A194" s="53" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B194" s="54" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="55">
         <v>1900</v>
       </c>
       <c r="D194" s="51">
         <v>25</v>
       </c>
       <c r="E194" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F194" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G194" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H194" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I194" s="57" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:9" x14ac:dyDescent="0.2">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9">
       <c r="A195" s="53" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B195" s="54" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C195" s="55">
         <v>2300</v>
       </c>
       <c r="D195" s="51">
         <v>25</v>
       </c>
       <c r="E195" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F195" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G195" s="56" t="s">
         <v>62</v>
       </c>
       <c r="H195" s="56" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="I195" s="57" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:9" x14ac:dyDescent="0.2">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9">
       <c r="A196" s="53" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B196" s="54" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C196" s="55">
         <v>1900</v>
       </c>
       <c r="D196" s="51">
         <v>25</v>
       </c>
       <c r="E196" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F196" s="56" t="s">
         <v>107</v>
       </c>
       <c r="G196" s="56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H196" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I196" s="57" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" ht="17" thickBot="1">
+      <c r="A197" s="22" t="s">
         <v>257</v>
-      </c>
-[...3 lines deleted...]
-        <v>256</v>
       </c>
       <c r="B197" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C197" s="24">
         <v>1450</v>
       </c>
       <c r="D197" s="51">
         <v>25</v>
       </c>
       <c r="E197" s="25" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F197" s="25" t="s">
         <v>107</v>
       </c>
       <c r="G197" s="25" t="s">
         <v>63</v>
       </c>
       <c r="H197" s="25" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="I197" s="60" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:9" x14ac:dyDescent="0.2">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9">
       <c r="C200" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="D7:I197" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
   <mergeCells count="4">
+    <mergeCell ref="D6:I6"/>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:C6"/>
-    <mergeCell ref="D1:I6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DEA6D41F-7F73-7E4E-9F96-8C8BE48AE5A8}">
   <sheetPr>
     <tabColor theme="5" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:J188"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B155" sqref="B155"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="29.33203125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="56" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" customWidth="1"/>
-    <col min="4" max="4" width="17.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="59.1640625" customWidth="1"/>
     <col min="5" max="5" width="11.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.5" style="2" customWidth="1"/>
     <col min="7" max="7" width="20.5" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.33203125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-[...67 lines deleted...]
-    <row r="7" spans="1:10" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="146"/>
+    </row>
+    <row r="2" spans="1:10" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="148"/>
+    </row>
+    <row r="3" spans="1:10" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="150"/>
+    </row>
+    <row r="4" spans="1:10" ht="16" customHeight="1">
+      <c r="A4" s="192" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B4" s="193"/>
+      <c r="C4" s="194"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="148"/>
+    </row>
+    <row r="5" spans="1:10" ht="16" customHeight="1">
+      <c r="A5" s="192"/>
+      <c r="B5" s="193"/>
+      <c r="C5" s="194"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="152"/>
+    </row>
+    <row r="6" spans="1:10" ht="25" customHeight="1" thickBot="1">
+      <c r="A6" s="181" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B6" s="182"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="171"/>
+    </row>
+    <row r="7" spans="1:10" ht="21" customHeight="1" thickBot="1">
       <c r="A7" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>614</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>172</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>610</v>
       </c>
       <c r="G7" s="15" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="H7" s="15" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10">
       <c r="A8" s="17" t="s">
-        <v>548</v>
+        <v>2375</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>407</v>
+      </c>
+      <c r="C8" s="101">
+        <v>3900</v>
       </c>
       <c r="D8" s="21" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E8" s="21" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F8" s="21" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="52" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" s="53" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B9" s="54" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>409</v>
+      </c>
+      <c r="C9" s="102">
+        <v>3900</v>
       </c>
       <c r="D9" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E9" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F9" s="56" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G9" s="56"/>
       <c r="H9" s="57" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" s="53" t="s">
         <v>112</v>
       </c>
       <c r="B10" s="54" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="55">
         <v>3500</v>
       </c>
       <c r="D10" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E10" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F10" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G10" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H10" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10">
       <c r="A11" s="53" t="s">
         <v>113</v>
       </c>
       <c r="B11" s="54" t="s">
         <v>110</v>
       </c>
       <c r="C11" s="55">
         <v>3700</v>
       </c>
       <c r="D11" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E11" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F11" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G11" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H11" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10">
       <c r="A12" s="53" t="s">
         <v>114</v>
       </c>
       <c r="B12" s="54" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="55">
         <v>2100</v>
       </c>
       <c r="D12" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E12" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F12" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G12" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H12" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10">
       <c r="A13" s="53" t="s">
+        <v>397</v>
+      </c>
+      <c r="B13" s="54" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="C13" s="55">
         <v>2400</v>
       </c>
       <c r="D13" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E13" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F13" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G13" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H13" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10">
       <c r="A14" s="53" t="s">
         <v>115</v>
       </c>
       <c r="B14" s="54" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="55">
         <v>2700</v>
       </c>
       <c r="D14" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E14" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F14" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G14" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H14" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10">
       <c r="A15" s="53" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B15" s="54" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C15" s="55">
         <v>2900</v>
       </c>
       <c r="D15" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E15" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F15" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G15" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H15" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10">
       <c r="A16" s="53" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B16" s="54" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C16" s="55">
         <v>3200</v>
       </c>
       <c r="D16" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E16" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F16" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H16" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:8">
       <c r="A17" s="53" t="s">
-        <v>1653</v>
+        <v>1648</v>
       </c>
       <c r="B17" s="54" t="s">
-        <v>1661</v>
+        <v>1656</v>
       </c>
       <c r="C17" s="55">
         <v>3700</v>
       </c>
       <c r="D17" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E17" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F17" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G17" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H17" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:8">
       <c r="A18" s="53" t="s">
-        <v>1654</v>
+        <v>1649</v>
       </c>
       <c r="B18" s="54" t="s">
-        <v>1662</v>
+        <v>1657</v>
       </c>
       <c r="C18" s="55">
         <v>4200</v>
       </c>
       <c r="D18" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E18" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F18" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H18" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:8">
       <c r="A19" s="53" t="s">
-        <v>1655</v>
+        <v>1650</v>
       </c>
       <c r="B19" s="54" t="s">
-        <v>1663</v>
+        <v>1658</v>
       </c>
       <c r="C19" s="55">
         <v>4800</v>
       </c>
       <c r="D19" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E19" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F19" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G19" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H19" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:8">
       <c r="A20" s="53" t="s">
-        <v>1656</v>
+        <v>1651</v>
       </c>
       <c r="B20" s="54" t="s">
-        <v>1664</v>
+        <v>1659</v>
       </c>
       <c r="C20" s="55">
         <v>5300</v>
       </c>
       <c r="D20" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E20" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F20" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G20" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H20" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:8">
       <c r="A21" s="53" t="s">
         <v>116</v>
       </c>
       <c r="B21" s="54" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="55">
         <v>2100</v>
       </c>
       <c r="D21" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E21" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F21" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G21" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H21" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:8">
       <c r="A22" s="53" t="s">
         <v>117</v>
       </c>
       <c r="B22" s="54" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="55">
         <v>2400</v>
       </c>
       <c r="D22" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E22" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F22" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G22" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H22" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:8">
       <c r="A23" s="53" t="s">
         <v>118</v>
       </c>
       <c r="B23" s="54" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="55">
         <v>2900</v>
       </c>
       <c r="D23" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E23" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F23" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G23" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H23" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:8">
       <c r="A24" s="53" t="s">
         <v>139</v>
       </c>
       <c r="B24" s="54" t="s">
         <v>134</v>
       </c>
       <c r="C24" s="55">
         <v>3500</v>
       </c>
       <c r="D24" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E24" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F24" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G24" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H24" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:8">
       <c r="A25" s="53" t="s">
         <v>140</v>
       </c>
       <c r="B25" s="54" t="s">
         <v>135</v>
       </c>
       <c r="C25" s="55">
         <v>3700</v>
       </c>
       <c r="D25" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E25" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F25" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G25" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H25" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:8">
       <c r="A26" s="53" t="s">
         <v>141</v>
       </c>
       <c r="B26" s="54" t="s">
         <v>136</v>
       </c>
       <c r="C26" s="55">
         <v>4000</v>
       </c>
       <c r="D26" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E26" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F26" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G26" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H26" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:8">
       <c r="A27" s="53" t="s">
         <v>142</v>
       </c>
       <c r="B27" s="54" t="s">
         <v>137</v>
       </c>
       <c r="C27" s="55">
         <v>4200</v>
       </c>
       <c r="D27" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E27" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F27" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G27" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H27" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:8">
       <c r="A28" s="53" t="s">
         <v>143</v>
       </c>
       <c r="B28" s="54" t="s">
         <v>138</v>
       </c>
       <c r="C28" s="55">
         <v>4500</v>
       </c>
       <c r="D28" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E28" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F28" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G28" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H28" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:8">
       <c r="A29" s="53" t="s">
-        <v>1665</v>
+        <v>1660</v>
       </c>
       <c r="B29" s="54" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="C29" s="55">
         <v>4800</v>
       </c>
       <c r="D29" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E29" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F29" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G29" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H29" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:8">
       <c r="A30" s="53" t="s">
-        <v>1666</v>
+        <v>1661</v>
       </c>
       <c r="B30" s="54" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="C30" s="55">
         <v>5300</v>
       </c>
       <c r="D30" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E30" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F30" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G30" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H30" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:8">
       <c r="A31" s="53" t="s">
-        <v>1667</v>
+        <v>1662</v>
       </c>
       <c r="B31" s="54" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="C31" s="55">
         <v>5800</v>
       </c>
       <c r="D31" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E31" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F31" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G31" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H31" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:8">
       <c r="A32" s="53" t="s">
-        <v>1668</v>
+        <v>1663</v>
       </c>
       <c r="B32" s="54" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="C32" s="55">
         <v>6300</v>
       </c>
       <c r="D32" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E32" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F32" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G32" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H32" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:8">
       <c r="A33" s="34" t="s">
-        <v>2409</v>
+        <v>2292</v>
       </c>
       <c r="B33" s="30" t="s">
-        <v>2411</v>
+        <v>2294</v>
       </c>
       <c r="C33" s="31">
         <v>10000</v>
       </c>
       <c r="D33" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E33" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F33" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G33" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H33" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:8">
       <c r="A34" s="34" t="s">
-        <v>2410</v>
+        <v>2293</v>
       </c>
       <c r="B34" s="30" t="s">
-        <v>2412</v>
+        <v>2295</v>
       </c>
       <c r="C34" s="31">
         <v>12500</v>
       </c>
       <c r="D34" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E34" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F34" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G34" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H34" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:8">
       <c r="A35" s="53" t="s">
         <v>144</v>
       </c>
       <c r="B35" s="54" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C35" s="55">
         <v>3200</v>
       </c>
       <c r="D35" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E35" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F35" s="56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G35" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H35" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:8">
       <c r="A36" s="53" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B36" s="54" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="55">
         <v>3200</v>
       </c>
       <c r="D36" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E36" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F36" s="56" t="s">
         <v>63</v>
       </c>
       <c r="G36" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H36" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:8">
       <c r="A37" s="53" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B37" s="54" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="55">
         <v>3200</v>
       </c>
       <c r="D37" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E37" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F37" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G37" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H37" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:8">
       <c r="A38" s="53" t="s">
         <v>145</v>
       </c>
       <c r="B38" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C38" s="55">
         <v>4000</v>
       </c>
       <c r="D38" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E38" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F38" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G38" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H38" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:8">
       <c r="A39" s="53" t="s">
         <v>146</v>
       </c>
       <c r="B39" s="54" t="s">
         <v>111</v>
       </c>
       <c r="C39" s="55">
         <v>4200</v>
       </c>
       <c r="D39" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E39" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F39" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G39" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H39" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:8">
       <c r="A40" s="53" t="s">
         <v>147</v>
       </c>
       <c r="B40" s="54" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="55">
         <v>4500</v>
       </c>
       <c r="D40" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E40" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F40" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G40" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H40" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:8">
       <c r="A41" s="53" t="s">
         <v>148</v>
       </c>
       <c r="B41" s="54" t="s">
         <v>42</v>
       </c>
       <c r="C41" s="55">
         <v>4800</v>
       </c>
       <c r="D41" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E41" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F41" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G41" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H41" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:8">
       <c r="A42" s="53" t="s">
         <v>149</v>
       </c>
       <c r="B42" s="54" t="s">
         <v>65</v>
       </c>
       <c r="C42" s="55">
         <v>5000</v>
       </c>
       <c r="D42" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E42" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F42" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G42" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H42" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:8">
       <c r="A43" s="53" t="s">
-        <v>1670</v>
+        <v>1665</v>
       </c>
       <c r="B43" s="54" t="s">
-        <v>1676</v>
+        <v>1671</v>
       </c>
       <c r="C43" s="55">
         <v>5300</v>
       </c>
       <c r="D43" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E43" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F43" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G43" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H43" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:8">
       <c r="A44" s="53" t="s">
-        <v>1671</v>
+        <v>1666</v>
       </c>
       <c r="B44" s="54" t="s">
-        <v>1677</v>
+        <v>1672</v>
       </c>
       <c r="C44" s="55">
         <v>5600</v>
       </c>
       <c r="D44" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E44" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F44" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G44" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H44" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:8">
       <c r="A45" s="53" t="s">
-        <v>1672</v>
+        <v>1667</v>
       </c>
       <c r="B45" s="54" t="s">
-        <v>1678</v>
+        <v>1673</v>
       </c>
       <c r="C45" s="55">
         <v>5800</v>
       </c>
       <c r="D45" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E45" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F45" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G45" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H45" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:8">
       <c r="A46" s="53" t="s">
-        <v>1673</v>
+        <v>1668</v>
       </c>
       <c r="B46" s="54" t="s">
-        <v>1679</v>
+        <v>1674</v>
       </c>
       <c r="C46" s="55">
         <v>6100</v>
       </c>
       <c r="D46" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E46" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F46" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G46" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H46" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:8">
       <c r="A47" s="53" t="s">
-        <v>1674</v>
+        <v>1669</v>
       </c>
       <c r="B47" s="54" t="s">
-        <v>1680</v>
+        <v>1675</v>
       </c>
       <c r="C47" s="55">
         <v>6300</v>
       </c>
       <c r="D47" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E47" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F47" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G47" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H47" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:8">
       <c r="A48" s="53" t="s">
-        <v>1675</v>
+        <v>1670</v>
       </c>
       <c r="B48" s="54" t="s">
-        <v>1681</v>
+        <v>1676</v>
       </c>
       <c r="C48" s="55">
         <v>6900</v>
       </c>
       <c r="D48" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E48" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F48" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G48" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H48" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:8">
       <c r="A49" s="53" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B49" s="54" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C49" s="55">
         <v>5300</v>
       </c>
       <c r="D49" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E49" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F49" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G49" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H49" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:8">
       <c r="A50" s="53" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B50" s="54" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C50" s="55">
         <v>6300</v>
       </c>
       <c r="D50" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E50" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F50" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G50" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H50" s="57" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="51" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:8">
       <c r="A51" s="53" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B51" s="54" t="s">
         <v>39</v>
       </c>
       <c r="C51" s="55">
         <v>3500</v>
       </c>
       <c r="D51" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E51" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F51" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G51" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H51" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="52" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:8">
       <c r="A52" s="53" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B52" s="54" t="s">
         <v>110</v>
       </c>
       <c r="C52" s="55">
         <v>3700</v>
       </c>
       <c r="D52" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E52" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F52" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G52" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H52" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:8">
       <c r="A53" s="53" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B53" s="54" t="s">
         <v>24</v>
       </c>
       <c r="C53" s="55">
         <v>2100</v>
       </c>
       <c r="D53" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E53" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F53" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G53" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H53" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="54" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:8">
       <c r="A54" s="53" t="s">
-        <v>1686</v>
+        <v>1681</v>
       </c>
       <c r="B54" s="54" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C54" s="55">
         <v>2400</v>
       </c>
       <c r="D54" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E54" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F54" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G54" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H54" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="55" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:8">
       <c r="A55" s="53" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B55" s="54" t="s">
         <v>25</v>
       </c>
       <c r="C55" s="55">
         <v>2700</v>
       </c>
       <c r="D55" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E55" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F55" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G55" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H55" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="56" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:8">
       <c r="A56" s="53" t="s">
-        <v>1687</v>
+        <v>1682</v>
       </c>
       <c r="B56" s="54" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C56" s="55">
         <v>2900</v>
       </c>
       <c r="D56" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E56" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F56" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G56" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H56" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="57" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:8">
       <c r="A57" s="53" t="s">
-        <v>1688</v>
+        <v>1683</v>
       </c>
       <c r="B57" s="54" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C57" s="55">
         <v>3200</v>
       </c>
       <c r="D57" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E57" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F57" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G57" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H57" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="58" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:8">
       <c r="A58" s="53" t="s">
-        <v>1689</v>
+        <v>1684</v>
       </c>
       <c r="B58" s="54" t="s">
-        <v>1661</v>
+        <v>1656</v>
       </c>
       <c r="C58" s="55">
         <v>3700</v>
       </c>
       <c r="D58" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E58" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F58" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G58" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H58" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="59" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:8">
       <c r="A59" s="53" t="s">
-        <v>1690</v>
+        <v>1685</v>
       </c>
       <c r="B59" s="54" t="s">
-        <v>1662</v>
+        <v>1657</v>
       </c>
       <c r="C59" s="55">
         <v>4200</v>
       </c>
       <c r="D59" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E59" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F59" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G59" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H59" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="60" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:8">
       <c r="A60" s="53" t="s">
-        <v>1691</v>
+        <v>1686</v>
       </c>
       <c r="B60" s="54" t="s">
-        <v>1663</v>
+        <v>1658</v>
       </c>
       <c r="C60" s="55">
         <v>4800</v>
       </c>
       <c r="D60" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E60" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F60" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G60" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H60" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="61" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:8">
       <c r="A61" s="53" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="B61" s="54" t="s">
-        <v>1664</v>
+        <v>1659</v>
       </c>
       <c r="C61" s="55">
         <v>5300</v>
       </c>
       <c r="D61" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E61" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F61" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G61" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H61" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="62" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:8">
       <c r="A62" s="53" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B62" s="54" t="s">
         <v>26</v>
       </c>
       <c r="C62" s="55">
         <v>2400</v>
       </c>
       <c r="D62" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E62" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F62" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G62" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H62" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="63" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:8">
       <c r="A63" s="53" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B63" s="54" t="s">
         <v>30</v>
       </c>
       <c r="C63" s="55">
         <v>2700</v>
       </c>
       <c r="D63" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E63" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F63" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G63" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H63" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="64" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:8">
       <c r="A64" s="53" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B64" s="54" t="s">
         <v>27</v>
       </c>
       <c r="C64" s="55">
         <v>3200</v>
       </c>
       <c r="D64" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E64" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F64" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G64" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H64" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="65" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:8">
       <c r="A65" s="53" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B65" s="54" t="s">
         <v>134</v>
       </c>
       <c r="C65" s="55">
         <v>3500</v>
       </c>
       <c r="D65" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E65" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F65" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G65" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H65" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="66" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:8">
       <c r="A66" s="53" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B66" s="54" t="s">
         <v>135</v>
       </c>
       <c r="C66" s="55">
         <v>3700</v>
       </c>
       <c r="D66" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E66" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F66" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G66" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H66" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="67" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:8">
       <c r="A67" s="53" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B67" s="54" t="s">
         <v>136</v>
       </c>
       <c r="C67" s="55">
         <v>4000</v>
       </c>
       <c r="D67" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E67" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F67" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G67" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H67" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="68" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:8">
       <c r="A68" s="53" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B68" s="54" t="s">
         <v>137</v>
       </c>
       <c r="C68" s="55">
         <v>4200</v>
       </c>
       <c r="D68" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E68" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F68" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G68" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H68" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="69" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:8">
       <c r="A69" s="53" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B69" s="54" t="s">
         <v>138</v>
       </c>
       <c r="C69" s="55">
         <v>4500</v>
       </c>
       <c r="D69" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E69" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F69" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G69" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H69" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="70" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:8">
       <c r="A70" s="53" t="s">
-        <v>1682</v>
+        <v>1677</v>
       </c>
       <c r="B70" s="54" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="C70" s="55">
         <v>4800</v>
       </c>
       <c r="D70" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E70" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F70" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G70" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H70" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="71" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:8">
       <c r="A71" s="53" t="s">
-        <v>1683</v>
+        <v>1678</v>
       </c>
       <c r="B71" s="54" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="C71" s="55">
         <v>5300</v>
       </c>
       <c r="D71" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E71" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F71" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G71" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H71" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="72" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:8">
       <c r="A72" s="53" t="s">
-        <v>1684</v>
+        <v>1679</v>
       </c>
       <c r="B72" s="54" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="C72" s="55">
         <v>5800</v>
       </c>
       <c r="D72" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E72" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F72" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G72" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H72" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="73" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:8">
       <c r="A73" s="53" t="s">
-        <v>1685</v>
+        <v>1680</v>
       </c>
       <c r="B73" s="54" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="C73" s="55">
         <v>6300</v>
       </c>
       <c r="D73" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E73" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F73" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G73" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H73" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="74" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:8">
       <c r="A74" s="53" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B74" s="54" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C74" s="55">
         <v>3200</v>
       </c>
       <c r="D74" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E74" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F74" s="56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G74" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H74" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="75" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:8">
       <c r="A75" s="53" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B75" s="54" t="s">
         <v>31</v>
       </c>
       <c r="C75" s="55">
         <v>3200</v>
       </c>
       <c r="D75" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E75" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F75" s="56" t="s">
         <v>63</v>
       </c>
       <c r="G75" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H75" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="76" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:8">
       <c r="A76" s="53" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B76" s="54" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="55">
         <v>3200</v>
       </c>
       <c r="D76" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E76" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F76" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G76" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H76" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="77" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:8">
       <c r="A77" s="53" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B77" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C77" s="55">
         <v>4000</v>
       </c>
       <c r="D77" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E77" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F77" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G77" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H77" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="78" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:8">
       <c r="A78" s="53" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B78" s="54" t="s">
         <v>111</v>
       </c>
       <c r="C78" s="55">
         <v>4200</v>
       </c>
       <c r="D78" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E78" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F78" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G78" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H78" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="79" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:8">
       <c r="A79" s="53" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B79" s="54" t="s">
         <v>41</v>
       </c>
       <c r="C79" s="55">
         <v>4500</v>
       </c>
       <c r="D79" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E79" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F79" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G79" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H79" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="80" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:8">
       <c r="A80" s="53" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B80" s="54" t="s">
         <v>42</v>
       </c>
       <c r="C80" s="55">
         <v>4800</v>
       </c>
       <c r="D80" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E80" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F80" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G80" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H80" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="81" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:8">
       <c r="A81" s="53" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B81" s="54" t="s">
         <v>65</v>
       </c>
       <c r="C81" s="55">
         <v>5000</v>
       </c>
       <c r="D81" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E81" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F81" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G81" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H81" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="82" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:8">
       <c r="A82" s="53" t="s">
-        <v>1703</v>
+        <v>1698</v>
       </c>
       <c r="B82" s="54" t="s">
-        <v>1676</v>
+        <v>1671</v>
       </c>
       <c r="C82" s="55">
         <v>5300</v>
       </c>
       <c r="D82" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E82" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F82" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G82" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H82" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="83" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:8">
       <c r="A83" s="53" t="s">
-        <v>1704</v>
+        <v>1699</v>
       </c>
       <c r="B83" s="54" t="s">
-        <v>1677</v>
+        <v>1672</v>
       </c>
       <c r="C83" s="55">
         <v>5600</v>
       </c>
       <c r="D83" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E83" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F83" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G83" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H83" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="84" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:8">
       <c r="A84" s="53" t="s">
-        <v>1705</v>
+        <v>1700</v>
       </c>
       <c r="B84" s="54" t="s">
-        <v>1678</v>
+        <v>1673</v>
       </c>
       <c r="C84" s="55">
         <v>5800</v>
       </c>
       <c r="D84" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E84" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F84" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G84" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H84" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="85" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:8">
       <c r="A85" s="53" t="s">
-        <v>1706</v>
+        <v>1701</v>
       </c>
       <c r="B85" s="54" t="s">
-        <v>1679</v>
+        <v>1674</v>
       </c>
       <c r="C85" s="55">
         <v>6100</v>
       </c>
       <c r="D85" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E85" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F85" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G85" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H85" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="86" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:8">
       <c r="A86" s="53" t="s">
-        <v>1707</v>
+        <v>1702</v>
       </c>
       <c r="B86" s="54" t="s">
-        <v>1680</v>
+        <v>1675</v>
       </c>
       <c r="C86" s="55">
         <v>6300</v>
       </c>
       <c r="D86" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E86" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F86" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G86" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H86" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="87" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:8">
       <c r="A87" s="53" t="s">
-        <v>1708</v>
+        <v>1703</v>
       </c>
       <c r="B87" s="54" t="s">
-        <v>1681</v>
+        <v>1676</v>
       </c>
       <c r="C87" s="55">
         <v>6900</v>
       </c>
       <c r="D87" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E87" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F87" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G87" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H87" s="57" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="88" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:8">
       <c r="A88" s="53" t="s">
         <v>119</v>
       </c>
       <c r="B88" s="54" t="s">
         <v>39</v>
       </c>
       <c r="C88" s="55">
         <v>3500</v>
       </c>
       <c r="D88" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E88" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F88" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G88" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H88" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="89" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:8">
       <c r="A89" s="53" t="s">
         <v>120</v>
       </c>
       <c r="B89" s="54" t="s">
         <v>110</v>
       </c>
       <c r="C89" s="55">
         <v>3700</v>
       </c>
       <c r="D89" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E89" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F89" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G89" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H89" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="90" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:8">
       <c r="A90" s="53" t="s">
         <v>121</v>
       </c>
       <c r="B90" s="54" t="s">
         <v>24</v>
       </c>
       <c r="C90" s="55">
         <v>2700</v>
       </c>
       <c r="D90" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E90" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F90" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G90" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H90" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="91" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:8">
       <c r="A91" s="53" t="s">
         <v>122</v>
       </c>
       <c r="B91" s="54" t="s">
         <v>25</v>
       </c>
       <c r="C91" s="55">
         <v>2900</v>
       </c>
       <c r="D91" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E91" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F91" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G91" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H91" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="92" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:8">
       <c r="A92" s="53" t="s">
         <v>123</v>
       </c>
       <c r="B92" s="54" t="s">
         <v>26</v>
       </c>
       <c r="C92" s="55">
         <v>2400</v>
       </c>
       <c r="D92" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E92" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F92" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G92" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H92" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="93" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:8">
       <c r="A93" s="53" t="s">
         <v>124</v>
       </c>
       <c r="B93" s="54" t="s">
         <v>30</v>
       </c>
       <c r="C93" s="55">
         <v>2700</v>
       </c>
       <c r="D93" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E93" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F93" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G93" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H93" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="94" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:8">
       <c r="A94" s="53" t="s">
         <v>125</v>
       </c>
       <c r="B94" s="54" t="s">
         <v>27</v>
       </c>
       <c r="C94" s="55">
         <v>3500</v>
       </c>
       <c r="D94" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E94" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F94" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G94" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H94" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="95" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:8">
       <c r="A95" s="53" t="s">
         <v>150</v>
       </c>
       <c r="B95" s="54" t="s">
         <v>134</v>
       </c>
       <c r="C95" s="55">
         <v>4000</v>
       </c>
       <c r="D95" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E95" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F95" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G95" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H95" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="96" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:8">
       <c r="A96" s="53" t="s">
         <v>151</v>
       </c>
       <c r="B96" s="54" t="s">
         <v>135</v>
       </c>
       <c r="C96" s="55">
         <v>4200</v>
       </c>
       <c r="D96" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E96" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F96" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G96" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H96" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="97" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:8">
       <c r="A97" s="53" t="s">
         <v>152</v>
       </c>
       <c r="B97" s="54" t="s">
         <v>136</v>
       </c>
       <c r="C97" s="55">
         <v>4500</v>
       </c>
       <c r="D97" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E97" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F97" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G97" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H97" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="98" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:8">
       <c r="A98" s="53" t="s">
         <v>153</v>
       </c>
       <c r="B98" s="54" t="s">
         <v>137</v>
       </c>
       <c r="C98" s="55">
         <v>4800</v>
       </c>
       <c r="D98" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E98" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F98" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G98" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H98" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="99" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:8">
       <c r="A99" s="53" t="s">
         <v>154</v>
       </c>
       <c r="B99" s="54" t="s">
         <v>138</v>
       </c>
       <c r="C99" s="55">
         <v>5000</v>
       </c>
       <c r="D99" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E99" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F99" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G99" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H99" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="100" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:8">
       <c r="A100" s="53" t="s">
         <v>155</v>
       </c>
       <c r="B100" s="54" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C100" s="55">
         <v>3700</v>
       </c>
       <c r="D100" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E100" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F100" s="56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G100" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H100" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="101" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:8">
       <c r="A101" s="53" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B101" s="54" t="s">
         <v>31</v>
       </c>
       <c r="C101" s="55">
         <v>3700</v>
       </c>
       <c r="D101" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E101" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F101" s="56" t="s">
         <v>63</v>
       </c>
       <c r="G101" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H101" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="102" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:8">
       <c r="A102" s="53" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B102" s="54" t="s">
         <v>14</v>
       </c>
       <c r="C102" s="55">
         <v>3700</v>
       </c>
       <c r="D102" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E102" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F102" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G102" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H102" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="103" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:8">
       <c r="A103" s="53" t="s">
         <v>156</v>
       </c>
       <c r="B103" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C103" s="55">
         <v>4200</v>
       </c>
       <c r="D103" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E103" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F103" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G103" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H103" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="104" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:8">
       <c r="A104" s="53" t="s">
         <v>157</v>
       </c>
       <c r="B104" s="54" t="s">
         <v>111</v>
       </c>
       <c r="C104" s="55">
         <v>4500</v>
       </c>
       <c r="D104" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E104" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F104" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G104" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H104" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="105" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:8">
       <c r="A105" s="53" t="s">
         <v>158</v>
       </c>
       <c r="B105" s="54" t="s">
         <v>41</v>
       </c>
       <c r="C105" s="55">
         <v>4800</v>
       </c>
       <c r="D105" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E105" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F105" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G105" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H105" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="106" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:8">
       <c r="A106" s="53" t="s">
         <v>159</v>
       </c>
       <c r="B106" s="54" t="s">
         <v>42</v>
       </c>
       <c r="C106" s="55">
         <v>5000</v>
       </c>
       <c r="D106" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E106" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F106" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G106" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H106" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="107" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:8">
       <c r="A107" s="53" t="s">
         <v>160</v>
       </c>
       <c r="B107" s="54" t="s">
         <v>65</v>
       </c>
       <c r="C107" s="55">
         <v>5300</v>
       </c>
       <c r="D107" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E107" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F107" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G107" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H107" s="57" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="108" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:8">
       <c r="A108" s="53" t="s">
         <v>127</v>
       </c>
       <c r="B108" s="54" t="s">
         <v>39</v>
       </c>
       <c r="C108" s="55">
         <v>3200</v>
       </c>
       <c r="D108" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E108" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F108" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G108" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H108" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="109" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:8">
       <c r="A109" s="53" t="s">
         <v>128</v>
       </c>
       <c r="B109" s="54" t="s">
         <v>110</v>
       </c>
       <c r="C109" s="55">
         <v>3500</v>
       </c>
       <c r="D109" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E109" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F109" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G109" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H109" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="110" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:8">
       <c r="A110" s="53" t="s">
         <v>129</v>
       </c>
       <c r="B110" s="54" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="55">
         <v>2400</v>
       </c>
       <c r="D110" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E110" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F110" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G110" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H110" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="111" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:8">
       <c r="A111" s="53" t="s">
-        <v>1715</v>
+        <v>1710</v>
       </c>
       <c r="B111" s="54" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C111" s="55">
         <v>2400</v>
       </c>
       <c r="D111" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E111" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F111" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G111" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H111" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="112" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:8">
       <c r="A112" s="53" t="s">
         <v>130</v>
       </c>
       <c r="B112" s="54" t="s">
         <v>25</v>
       </c>
       <c r="C112" s="55">
         <v>2700</v>
       </c>
       <c r="D112" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E112" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F112" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G112" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H112" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="113" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:8">
       <c r="A113" s="53" t="s">
-        <v>1709</v>
+        <v>1704</v>
       </c>
       <c r="B113" s="54" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C113" s="55">
         <v>2900</v>
       </c>
       <c r="D113" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E113" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F113" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G113" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H113" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="114" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:8">
       <c r="A114" s="53" t="s">
-        <v>1710</v>
+        <v>1705</v>
       </c>
       <c r="B114" s="54" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C114" s="55">
         <v>3200</v>
       </c>
       <c r="D114" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E114" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F114" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G114" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H114" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="115" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:8">
       <c r="A115" s="53" t="s">
-        <v>1711</v>
+        <v>1706</v>
       </c>
       <c r="B115" s="54" t="s">
-        <v>1661</v>
+        <v>1656</v>
       </c>
       <c r="C115" s="55">
         <v>3700</v>
       </c>
       <c r="D115" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E115" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F115" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G115" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H115" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="116" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:8">
       <c r="A116" s="53" t="s">
-        <v>1712</v>
+        <v>1707</v>
       </c>
       <c r="B116" s="54" t="s">
-        <v>1662</v>
+        <v>1657</v>
       </c>
       <c r="C116" s="55">
         <v>4200</v>
       </c>
       <c r="D116" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E116" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F116" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G116" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H116" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="117" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:8">
       <c r="A117" s="53" t="s">
-        <v>1713</v>
+        <v>1708</v>
       </c>
       <c r="B117" s="54" t="s">
-        <v>1663</v>
+        <v>1658</v>
       </c>
       <c r="C117" s="55">
         <v>4800</v>
       </c>
       <c r="D117" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E117" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F117" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G117" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H117" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="118" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:8">
       <c r="A118" s="53" t="s">
-        <v>1714</v>
+        <v>1709</v>
       </c>
       <c r="B118" s="54" t="s">
-        <v>1664</v>
+        <v>1659</v>
       </c>
       <c r="C118" s="55">
         <v>5300</v>
       </c>
       <c r="D118" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E118" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F118" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G118" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H118" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="119" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:8">
       <c r="A119" s="53" t="s">
         <v>131</v>
       </c>
       <c r="B119" s="54" t="s">
         <v>26</v>
       </c>
       <c r="C119" s="55">
         <v>2100</v>
       </c>
       <c r="D119" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E119" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F119" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G119" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H119" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="120" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:8">
       <c r="A120" s="53" t="s">
         <v>132</v>
       </c>
       <c r="B120" s="54" t="s">
         <v>30</v>
       </c>
       <c r="C120" s="55">
         <v>2400</v>
       </c>
       <c r="D120" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E120" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F120" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G120" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H120" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="121" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:8">
       <c r="A121" s="53" t="s">
         <v>133</v>
       </c>
       <c r="B121" s="54" t="s">
         <v>27</v>
       </c>
       <c r="C121" s="55">
         <v>2900</v>
       </c>
       <c r="D121" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E121" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F121" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G121" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H121" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="122" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:8">
       <c r="A122" s="53" t="s">
         <v>161</v>
       </c>
       <c r="B122" s="54" t="s">
         <v>134</v>
       </c>
       <c r="C122" s="55">
         <v>3500</v>
       </c>
       <c r="D122" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E122" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F122" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G122" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H122" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="123" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:8">
       <c r="A123" s="53" t="s">
         <v>162</v>
       </c>
       <c r="B123" s="54" t="s">
         <v>135</v>
       </c>
       <c r="C123" s="55">
         <v>3700</v>
       </c>
       <c r="D123" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E123" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F123" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G123" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H123" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="124" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:8">
       <c r="A124" s="53" t="s">
         <v>163</v>
       </c>
       <c r="B124" s="54" t="s">
         <v>136</v>
       </c>
       <c r="C124" s="55">
         <v>4000</v>
       </c>
       <c r="D124" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E124" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F124" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G124" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H124" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="125" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:8">
       <c r="A125" s="53" t="s">
         <v>164</v>
       </c>
       <c r="B125" s="54" t="s">
         <v>137</v>
       </c>
       <c r="C125" s="55">
         <v>4200</v>
       </c>
       <c r="D125" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E125" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F125" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G125" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H125" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="126" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:8">
       <c r="A126" s="53" t="s">
         <v>165</v>
       </c>
       <c r="B126" s="54" t="s">
         <v>138</v>
       </c>
       <c r="C126" s="55">
         <v>4500</v>
       </c>
       <c r="D126" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E126" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F126" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G126" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H126" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="127" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:8">
       <c r="A127" s="53" t="s">
-        <v>1716</v>
+        <v>1711</v>
       </c>
       <c r="B127" s="54" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="C127" s="55">
         <v>4800</v>
       </c>
       <c r="D127" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E127" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F127" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G127" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H127" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="128" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:8">
       <c r="A128" s="53" t="s">
-        <v>1717</v>
+        <v>1712</v>
       </c>
       <c r="B128" s="54" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="C128" s="55">
         <v>5300</v>
       </c>
       <c r="D128" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E128" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F128" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G128" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H128" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="129" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:8">
       <c r="A129" s="53" t="s">
-        <v>1718</v>
+        <v>1713</v>
       </c>
       <c r="B129" s="54" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="C129" s="55">
         <v>5800</v>
       </c>
       <c r="D129" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E129" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F129" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G129" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H129" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="130" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:8">
       <c r="A130" s="53" t="s">
-        <v>1719</v>
+        <v>1714</v>
       </c>
       <c r="B130" s="54" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="C130" s="55">
         <v>6300</v>
       </c>
       <c r="D130" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E130" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F130" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G130" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H130" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="131" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:8">
       <c r="A131" s="34" t="s">
-        <v>2415</v>
+        <v>2298</v>
       </c>
       <c r="B131" s="30" t="s">
-        <v>2411</v>
+        <v>2294</v>
       </c>
       <c r="C131" s="31">
         <v>7000</v>
       </c>
       <c r="D131" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E131" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F131" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G131" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H131" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="132" spans="1:8" ht="17" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:8" ht="17">
       <c r="A132" s="34" t="s">
-        <v>2416</v>
+        <v>2299</v>
       </c>
       <c r="B132" s="45" t="s">
-        <v>2412</v>
+        <v>2295</v>
       </c>
       <c r="C132" s="31">
         <v>10000</v>
       </c>
       <c r="D132" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E132" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F132" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G132" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H132" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="133" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:8">
       <c r="A133" s="53" t="s">
         <v>166</v>
       </c>
       <c r="B133" s="54" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C133" s="55">
         <v>2900</v>
       </c>
       <c r="D133" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E133" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F133" s="56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G133" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H133" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="134" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:8">
       <c r="A134" s="53" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B134" s="54" t="s">
         <v>31</v>
       </c>
       <c r="C134" s="55">
         <v>2700</v>
       </c>
       <c r="D134" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E134" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F134" s="56" t="s">
         <v>63</v>
       </c>
       <c r="G134" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H134" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="135" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:8">
       <c r="A135" s="53" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B135" s="54" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="55">
         <v>3200</v>
       </c>
       <c r="D135" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E135" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F135" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G135" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H135" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="136" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:8">
       <c r="A136" s="53" t="s">
         <v>167</v>
       </c>
       <c r="B136" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C136" s="55">
         <v>4000</v>
       </c>
       <c r="D136" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E136" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F136" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G136" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H136" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="137" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:8">
       <c r="A137" s="53" t="s">
         <v>168</v>
       </c>
       <c r="B137" s="54" t="s">
         <v>111</v>
       </c>
       <c r="C137" s="55">
         <v>4200</v>
       </c>
       <c r="D137" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E137" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F137" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G137" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H137" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="138" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:8">
       <c r="A138" s="53" t="s">
         <v>169</v>
       </c>
       <c r="B138" s="54" t="s">
         <v>41</v>
       </c>
       <c r="C138" s="55">
         <v>4500</v>
       </c>
       <c r="D138" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E138" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F138" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G138" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H138" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="139" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:8">
       <c r="A139" s="53" t="s">
         <v>170</v>
       </c>
       <c r="B139" s="54" t="s">
         <v>42</v>
       </c>
       <c r="C139" s="55">
         <v>4800</v>
       </c>
       <c r="D139" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E139" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F139" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G139" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H139" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="140" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:8">
       <c r="A140" s="53" t="s">
         <v>171</v>
       </c>
       <c r="B140" s="54" t="s">
         <v>65</v>
       </c>
       <c r="C140" s="55">
         <v>5000</v>
       </c>
       <c r="D140" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E140" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F140" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G140" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H140" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="141" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:8">
       <c r="A141" s="53" t="s">
-        <v>1720</v>
+        <v>1715</v>
       </c>
       <c r="B141" s="54" t="s">
-        <v>1676</v>
+        <v>1671</v>
       </c>
       <c r="C141" s="55">
         <v>5300</v>
       </c>
       <c r="D141" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E141" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F141" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G141" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H141" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="142" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:8">
       <c r="A142" s="53" t="s">
-        <v>1721</v>
+        <v>1716</v>
       </c>
       <c r="B142" s="54" t="s">
-        <v>1677</v>
+        <v>1672</v>
       </c>
       <c r="C142" s="55">
         <v>5600</v>
       </c>
       <c r="D142" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E142" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F142" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G142" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H142" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="143" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:8">
       <c r="A143" s="53" t="s">
-        <v>1722</v>
+        <v>1717</v>
       </c>
       <c r="B143" s="54" t="s">
-        <v>1678</v>
+        <v>1673</v>
       </c>
       <c r="C143" s="55">
         <v>5800</v>
       </c>
       <c r="D143" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E143" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F143" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G143" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H143" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="144" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:8">
       <c r="A144" s="53" t="s">
-        <v>1723</v>
+        <v>1718</v>
       </c>
       <c r="B144" s="54" t="s">
-        <v>1679</v>
+        <v>1674</v>
       </c>
       <c r="C144" s="55">
         <v>6100</v>
       </c>
       <c r="D144" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E144" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F144" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G144" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H144" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="145" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:8">
       <c r="A145" s="53" t="s">
-        <v>1724</v>
+        <v>1719</v>
       </c>
       <c r="B145" s="54" t="s">
-        <v>1680</v>
+        <v>1675</v>
       </c>
       <c r="C145" s="55">
         <v>6300</v>
       </c>
       <c r="D145" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E145" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F145" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G145" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H145" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="146" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:8">
       <c r="A146" s="53" t="s">
-        <v>1725</v>
+        <v>1720</v>
       </c>
       <c r="B146" s="54" t="s">
-        <v>1681</v>
+        <v>1676</v>
       </c>
       <c r="C146" s="55">
         <v>6900</v>
       </c>
       <c r="D146" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E146" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F146" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G146" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H146" s="57" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="147" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:8">
       <c r="A147" s="53" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B147" s="54" t="s">
         <v>39</v>
       </c>
       <c r="C147" s="55">
         <v>3200</v>
       </c>
       <c r="D147" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E147" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F147" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G147" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H147" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="148" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:8">
       <c r="A148" s="53" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B148" s="54" t="s">
         <v>110</v>
       </c>
       <c r="C148" s="55">
         <v>3500</v>
       </c>
       <c r="D148" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E148" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F148" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G148" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H148" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="149" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:8">
       <c r="A149" s="53" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B149" s="54" t="s">
         <v>24</v>
       </c>
       <c r="C149" s="55">
         <v>2400</v>
       </c>
       <c r="D149" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E149" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F149" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G149" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H149" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="150" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:8">
       <c r="A150" s="53" t="s">
-        <v>1735</v>
+        <v>1730</v>
       </c>
       <c r="B150" s="54" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C150" s="55">
         <v>2400</v>
       </c>
       <c r="D150" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E150" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F150" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G150" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H150" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="151" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:8">
       <c r="A151" s="53" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B151" s="54" t="s">
         <v>25</v>
       </c>
       <c r="C151" s="55">
         <v>2700</v>
       </c>
       <c r="D151" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E151" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F151" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G151" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H151" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="152" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:8">
       <c r="A152" s="53" t="s">
-        <v>1736</v>
+        <v>1731</v>
       </c>
       <c r="B152" s="54" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C152" s="55">
         <v>2900</v>
       </c>
       <c r="D152" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E152" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F152" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G152" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H152" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="153" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:8">
       <c r="A153" s="53" t="s">
-        <v>1737</v>
+        <v>1732</v>
       </c>
       <c r="B153" s="54" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C153" s="55">
         <v>3200</v>
       </c>
       <c r="D153" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E153" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F153" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G153" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H153" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="154" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:8">
       <c r="A154" s="53" t="s">
-        <v>1738</v>
+        <v>1733</v>
       </c>
       <c r="B154" s="54" t="s">
-        <v>1661</v>
+        <v>1656</v>
       </c>
       <c r="C154" s="55">
         <v>3700</v>
       </c>
       <c r="D154" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E154" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F154" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G154" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H154" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="155" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:8">
       <c r="A155" s="53" t="s">
-        <v>1739</v>
+        <v>1734</v>
       </c>
       <c r="B155" s="54" t="s">
-        <v>1662</v>
+        <v>1657</v>
       </c>
       <c r="C155" s="55">
         <v>4200</v>
       </c>
       <c r="D155" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E155" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F155" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G155" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H155" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="156" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:8">
       <c r="A156" s="53" t="s">
-        <v>1740</v>
+        <v>1735</v>
       </c>
       <c r="B156" s="54" t="s">
-        <v>1663</v>
+        <v>1658</v>
       </c>
       <c r="C156" s="55">
         <v>4800</v>
       </c>
       <c r="D156" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E156" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F156" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G156" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H156" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="157" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:8">
       <c r="A157" s="53" t="s">
-        <v>1741</v>
+        <v>1736</v>
       </c>
       <c r="B157" s="54" t="s">
-        <v>1664</v>
+        <v>1659</v>
       </c>
       <c r="C157" s="55">
         <v>5300</v>
       </c>
       <c r="D157" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E157" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F157" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G157" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H157" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="158" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:8">
       <c r="A158" s="53" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B158" s="54" t="s">
         <v>26</v>
       </c>
       <c r="C158" s="55">
         <v>2100</v>
       </c>
       <c r="D158" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E158" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F158" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G158" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H158" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="159" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:8">
       <c r="A159" s="53" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B159" s="54" t="s">
         <v>30</v>
       </c>
       <c r="C159" s="55">
         <v>2400</v>
       </c>
       <c r="D159" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E159" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F159" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G159" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H159" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="160" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:8">
       <c r="A160" s="53" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B160" s="54" t="s">
         <v>27</v>
       </c>
       <c r="C160" s="55">
         <v>2900</v>
       </c>
       <c r="D160" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E160" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F160" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G160" s="56" t="s">
         <v>549</v>
       </c>
       <c r="H160" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="161" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:8">
       <c r="A161" s="53" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B161" s="54" t="s">
         <v>134</v>
       </c>
       <c r="C161" s="55">
         <v>3500</v>
       </c>
       <c r="D161" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E161" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F161" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G161" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H161" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="162" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:8">
       <c r="A162" s="53" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B162" s="54" t="s">
         <v>135</v>
       </c>
       <c r="C162" s="55">
         <v>3700</v>
       </c>
       <c r="D162" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E162" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F162" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G162" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H162" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="163" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:8">
       <c r="A163" s="53" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B163" s="54" t="s">
         <v>136</v>
       </c>
       <c r="C163" s="55">
         <v>4000</v>
       </c>
       <c r="D163" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E163" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F163" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G163" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H163" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="164" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:8">
       <c r="A164" s="53" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B164" s="54" t="s">
         <v>137</v>
       </c>
       <c r="C164" s="55">
         <v>4200</v>
       </c>
       <c r="D164" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E164" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F164" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G164" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H164" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="165" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:8">
       <c r="A165" s="53" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B165" s="54" t="s">
         <v>138</v>
       </c>
       <c r="C165" s="55">
         <v>4500</v>
       </c>
       <c r="D165" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E165" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F165" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G165" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H165" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="166" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:8">
       <c r="A166" s="53" t="s">
-        <v>1751</v>
+        <v>1746</v>
       </c>
       <c r="B166" s="54" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="C166" s="55">
         <v>4800</v>
       </c>
       <c r="D166" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E166" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F166" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G166" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H166" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="167" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:8">
       <c r="A167" s="53" t="s">
-        <v>1752</v>
+        <v>1747</v>
       </c>
       <c r="B167" s="54" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="C167" s="55">
         <v>5300</v>
       </c>
       <c r="D167" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E167" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F167" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G167" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H167" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="168" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:8">
       <c r="A168" s="53" t="s">
-        <v>1753</v>
+        <v>1748</v>
       </c>
       <c r="B168" s="54" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="C168" s="55">
         <v>5800</v>
       </c>
       <c r="D168" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E168" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F168" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G168" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H168" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="169" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:8">
       <c r="A169" s="53" t="s">
-        <v>1754</v>
+        <v>1749</v>
       </c>
       <c r="B169" s="54" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="C169" s="55">
         <v>6300</v>
       </c>
       <c r="D169" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E169" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F169" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G169" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H169" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="170" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:8">
       <c r="A170" s="34" t="s">
-        <v>2413</v>
+        <v>2296</v>
       </c>
       <c r="B170" s="30" t="s">
-        <v>2411</v>
+        <v>2294</v>
       </c>
       <c r="C170" s="31">
         <v>7000</v>
       </c>
       <c r="D170" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E170" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F170" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G170" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H170" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="171" spans="1:8" ht="17" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:8" ht="17">
       <c r="A171" s="34" t="s">
-        <v>2414</v>
+        <v>2297</v>
       </c>
       <c r="B171" s="45" t="s">
-        <v>2412</v>
+        <v>2295</v>
       </c>
       <c r="C171" s="31">
         <v>10000</v>
       </c>
       <c r="D171" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E171" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F171" s="56" t="s">
         <v>61</v>
       </c>
       <c r="G171" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H171" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="172" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:8">
       <c r="A172" s="53" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B172" s="54" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C172" s="55">
         <v>2900</v>
       </c>
       <c r="D172" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E172" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F172" s="56" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G172" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H172" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="173" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:8">
       <c r="A173" s="53" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B173" s="54" t="s">
         <v>31</v>
       </c>
       <c r="C173" s="55">
         <v>2700</v>
       </c>
       <c r="D173" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E173" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F173" s="56" t="s">
         <v>63</v>
       </c>
       <c r="G173" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H173" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="174" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:8">
       <c r="A174" s="53" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B174" s="54" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="55">
         <v>3200</v>
       </c>
       <c r="D174" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E174" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F174" s="56" t="s">
         <v>62</v>
       </c>
       <c r="G174" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H174" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="175" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:8">
       <c r="A175" s="53" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B175" s="54" t="s">
         <v>40</v>
       </c>
       <c r="C175" s="55">
         <v>4000</v>
       </c>
       <c r="D175" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E175" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F175" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G175" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H175" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="176" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:8">
       <c r="A176" s="53" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B176" s="54" t="s">
         <v>111</v>
       </c>
       <c r="C176" s="55">
         <v>4200</v>
       </c>
       <c r="D176" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E176" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F176" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G176" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H176" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="177" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:8">
       <c r="A177" s="53" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B177" s="54" t="s">
         <v>41</v>
       </c>
       <c r="C177" s="55">
         <v>4500</v>
       </c>
       <c r="D177" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E177" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F177" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G177" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H177" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="178" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:8">
       <c r="A178" s="53" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B178" s="54" t="s">
         <v>42</v>
       </c>
       <c r="C178" s="55">
         <v>4800</v>
       </c>
       <c r="D178" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E178" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F178" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G178" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H178" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="179" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:8">
       <c r="A179" s="53" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B179" s="54" t="s">
         <v>65</v>
       </c>
       <c r="C179" s="55">
         <v>5000</v>
       </c>
       <c r="D179" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E179" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F179" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G179" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H179" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="180" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:8">
       <c r="A180" s="53" t="s">
-        <v>1755</v>
+        <v>1750</v>
       </c>
       <c r="B180" s="54" t="s">
-        <v>1676</v>
+        <v>1671</v>
       </c>
       <c r="C180" s="55">
         <v>5300</v>
       </c>
       <c r="D180" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E180" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F180" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G180" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H180" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="181" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:8">
       <c r="A181" s="53" t="s">
-        <v>1756</v>
+        <v>1751</v>
       </c>
       <c r="B181" s="54" t="s">
-        <v>1677</v>
+        <v>1672</v>
       </c>
       <c r="C181" s="55">
         <v>5600</v>
       </c>
       <c r="D181" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E181" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F181" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G181" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H181" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="182" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:8">
       <c r="A182" s="53" t="s">
-        <v>1757</v>
+        <v>1752</v>
       </c>
       <c r="B182" s="54" t="s">
-        <v>1678</v>
+        <v>1673</v>
       </c>
       <c r="C182" s="55">
         <v>5800</v>
       </c>
       <c r="D182" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E182" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F182" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G182" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H182" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="183" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:8">
       <c r="A183" s="53" t="s">
-        <v>1758</v>
+        <v>1753</v>
       </c>
       <c r="B183" s="54" t="s">
-        <v>1679</v>
+        <v>1674</v>
       </c>
       <c r="C183" s="55">
         <v>6100</v>
       </c>
       <c r="D183" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E183" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F183" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G183" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H183" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="184" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:8">
       <c r="A184" s="53" t="s">
-        <v>1759</v>
+        <v>1754</v>
       </c>
       <c r="B184" s="54" t="s">
-        <v>1680</v>
+        <v>1675</v>
       </c>
       <c r="C184" s="55">
         <v>6300</v>
       </c>
       <c r="D184" s="56" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E184" s="56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F184" s="56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G184" s="56" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H184" s="57" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="185" spans="1:8" ht="17" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:8" ht="17" thickBot="1">
       <c r="A185" s="22" t="s">
-        <v>1760</v>
+        <v>1755</v>
       </c>
       <c r="B185" s="23" t="s">
-        <v>1681</v>
+        <v>1676</v>
       </c>
       <c r="C185" s="24">
         <v>6900</v>
       </c>
       <c r="D185" s="25" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E185" s="25" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F185" s="25" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G185" s="25" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="H185" s="60" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="188" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:8">
       <c r="C188" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="D7:H185" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
   <mergeCells count="4">
+    <mergeCell ref="D6:H6"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A1:C3"/>
     <mergeCell ref="A4:C5"/>
-    <mergeCell ref="D1:H6"/>
-[...2120 lines deleted...]
-    <mergeCell ref="A6:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{029B3BC1-89D0-524D-A590-9AB59D428E91}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C01770DC-1243-A24A-BA48-6534F0158A74}">
   <sheetPr>
-    <tabColor rgb="FF00B050"/>
+    <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:J79"/>
+  <dimension ref="A1:I84"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:H6"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:H5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <cols>
-    <col min="1" max="1" width="23.83203125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="22" style="2" customWidth="1"/>
+    <col min="1" max="1" width="29.83203125" customWidth="1"/>
+    <col min="2" max="2" width="66" customWidth="1"/>
+    <col min="3" max="3" width="12.1640625" customWidth="1"/>
+    <col min="4" max="4" width="54.33203125" customWidth="1"/>
+    <col min="5" max="5" width="11.33203125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="19.1640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.5" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-[...71 lines deleted...]
-      <c r="B7" s="4" t="s">
+    <row r="1" spans="1:9" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="146"/>
+    </row>
+    <row r="2" spans="1:9" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="148"/>
+    </row>
+    <row r="3" spans="1:9" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="150"/>
+    </row>
+    <row r="4" spans="1:9" ht="16" customHeight="1">
+      <c r="A4" s="199"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="199"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="148"/>
+    </row>
+    <row r="5" spans="1:9" ht="19">
+      <c r="A5" s="192" t="s">
+        <v>953</v>
+      </c>
+      <c r="B5" s="193"/>
+      <c r="C5" s="194"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="152"/>
+    </row>
+    <row r="6" spans="1:9" ht="17" customHeight="1" thickBot="1">
+      <c r="A6" s="181" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B6" s="182"/>
+      <c r="C6" s="183"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="171"/>
+    </row>
+    <row r="7" spans="1:9" ht="20" customHeight="1" thickBot="1">
+      <c r="A7" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="B7" s="10" t="s">
         <v>173</v>
       </c>
-      <c r="C7" s="14" t="s">
+      <c r="C7" s="11" t="s">
         <v>614</v>
       </c>
-      <c r="D7" s="13" t="s">
+      <c r="D7" s="9" t="s">
         <v>172</v>
       </c>
-      <c r="E7" s="4" t="s">
-[...9 lines deleted...]
-        <v>687</v>
+      <c r="E7" s="10" t="s">
+        <v>692</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>691</v>
+      </c>
+      <c r="G7" s="12" t="s">
+        <v>689</v>
+      </c>
+      <c r="H7" s="12" t="s">
+        <v>693</v>
       </c>
       <c r="I7" s="1"/>
-      <c r="J7" s="1"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" s="17" t="s">
-        <v>1354</v>
+        <v>1664</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>1368</v>
+        <v>2069</v>
       </c>
       <c r="C8" s="19">
-        <v>6200</v>
+        <v>3700</v>
       </c>
       <c r="D8" s="21" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E8" s="21" t="s">
-        <v>1352</v>
+        <v>314</v>
       </c>
       <c r="F8" s="21" t="s">
-        <v>1382</v>
+        <v>321</v>
       </c>
       <c r="G8" s="21" t="s">
-        <v>1353</v>
+        <v>1061</v>
       </c>
       <c r="H8" s="52" t="s">
         <v>64</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H9" s="57" t="s">
+      <c r="I8" s="1"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="49" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C9" s="85">
+        <v>3700</v>
+      </c>
+      <c r="D9" s="86" t="s">
+        <v>316</v>
+      </c>
+      <c r="E9" s="86" t="s">
+        <v>314</v>
+      </c>
+      <c r="F9" s="86" t="s">
+        <v>321</v>
+      </c>
+      <c r="G9" s="86" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H9" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="I9" s="1"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="49" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C10" s="85">
+        <v>3500</v>
+      </c>
+      <c r="D10" s="86" t="s">
+        <v>316</v>
+      </c>
+      <c r="E10" s="86" t="s">
+        <v>314</v>
+      </c>
+      <c r="F10" s="86" t="s">
+        <v>321</v>
+      </c>
+      <c r="G10" s="86" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H10" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="1"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="49" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C11" s="85">
+        <v>3500</v>
+      </c>
+      <c r="D11" s="86" t="s">
+        <v>316</v>
+      </c>
+      <c r="E11" s="86" t="s">
+        <v>314</v>
+      </c>
+      <c r="F11" s="86" t="s">
+        <v>321</v>
+      </c>
+      <c r="G11" s="86" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H11" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="1"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="34" t="s">
+        <v>856</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C12" s="31">
+        <v>2900</v>
+      </c>
+      <c r="D12" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E12" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="F12" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G12" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H12" s="36" t="s">
         <v>64</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H10" s="57" t="s">
+      <c r="I12" s="1"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="34" t="s">
+        <v>857</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C13" s="31">
+        <v>2700</v>
+      </c>
+      <c r="D13" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E13" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="F13" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G13" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H13" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" s="1"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="34" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C14" s="31">
+        <v>2700</v>
+      </c>
+      <c r="D14" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E14" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="F14" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G14" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H14" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="I14" s="1"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="34" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C15" s="31">
+        <v>3200</v>
+      </c>
+      <c r="D15" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E15" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="F15" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G15" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H15" s="36" t="s">
         <v>64</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H11" s="65" t="s">
+      <c r="I15" s="1"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="34" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C16" s="31">
+        <v>3000</v>
+      </c>
+      <c r="D16" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E16" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="F16" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G16" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H16" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" s="1"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="34" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C17" s="31">
+        <v>3000</v>
+      </c>
+      <c r="D17" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E17" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="F17" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="G17" s="33" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H17" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="I17" s="1"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="34" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C18" s="31">
+        <v>2400</v>
+      </c>
+      <c r="D18" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E18" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F18" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G18" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H18" s="36" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H12" s="57" t="s">
+    <row r="19" spans="1:9">
+      <c r="A19" s="34" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C19" s="31">
+        <v>2700</v>
+      </c>
+      <c r="D19" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E19" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F19" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G19" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H19" s="36" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C13" s="62">
+    <row r="20" spans="1:9">
+      <c r="A20" s="34" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C20" s="31">
+        <v>2900</v>
+      </c>
+      <c r="D20" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E20" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F20" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G20" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H20" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="34" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C21" s="31">
+        <v>3200</v>
+      </c>
+      <c r="D21" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E21" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F21" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G21" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H21" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="34" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C22" s="31">
+        <v>3500</v>
+      </c>
+      <c r="D22" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E22" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F22" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G22" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H22" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="34" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C23" s="31">
+        <v>4000</v>
+      </c>
+      <c r="D23" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E23" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F23" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G23" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H23" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="34" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C24" s="31">
+        <v>4500</v>
+      </c>
+      <c r="D24" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E24" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F24" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G24" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H24" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="34" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C25" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D25" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E25" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F25" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G25" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H25" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="34" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C26" s="31">
+        <v>5600</v>
+      </c>
+      <c r="D26" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E26" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F26" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G26" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H26" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="34" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C27" s="31">
+        <v>2400</v>
+      </c>
+      <c r="D27" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E27" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F27" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G27" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H27" s="36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="34" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C28" s="31">
+        <v>2700</v>
+      </c>
+      <c r="D28" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E28" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F28" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G28" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="34" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C29" s="31">
+        <v>2900</v>
+      </c>
+      <c r="D29" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E29" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F29" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G29" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H29" s="36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="34" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B30" s="30" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C30" s="31">
+        <v>3200</v>
+      </c>
+      <c r="D30" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E30" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F30" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G30" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H30" s="36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="34" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C31" s="31">
+        <v>3500</v>
+      </c>
+      <c r="D31" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E31" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F31" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G31" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H31" s="36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="34" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B32" s="30" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C32" s="31">
+        <v>4000</v>
+      </c>
+      <c r="D32" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H32" s="36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="34" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B33" s="30" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C33" s="31">
+        <v>4500</v>
+      </c>
+      <c r="D33" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H33" s="36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="34" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B34" s="30" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C34" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D34" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E34" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F34" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G34" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H34" s="36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="34" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B35" s="30" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C35" s="31">
+        <v>5600</v>
+      </c>
+      <c r="D35" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E35" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F35" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G35" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H35" s="36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="34" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B36" s="30" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C36" s="31">
+        <v>2400</v>
+      </c>
+      <c r="D36" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E36" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F36" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G36" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H36" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="34" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C37" s="31">
+        <v>2700</v>
+      </c>
+      <c r="D37" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E37" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F37" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G37" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H37" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="34" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C38" s="31">
+        <v>2900</v>
+      </c>
+      <c r="D38" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F38" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H38" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="34" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B39" s="30" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C39" s="31">
+        <v>3200</v>
+      </c>
+      <c r="D39" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E39" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F39" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G39" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H39" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="34" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C40" s="31">
+        <v>3500</v>
+      </c>
+      <c r="D40" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E40" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F40" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G40" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H40" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="34" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B41" s="30" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C41" s="31">
+        <v>4000</v>
+      </c>
+      <c r="D41" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E41" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F41" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G41" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H41" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="34" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C42" s="31">
+        <v>4500</v>
+      </c>
+      <c r="D42" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H42" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="34" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B43" s="30" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C43" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D43" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E43" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F43" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G43" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H43" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="34" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B44" s="30" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C44" s="31">
+        <v>5600</v>
+      </c>
+      <c r="D44" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E44" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F44" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G44" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H44" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="34" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B45" s="30" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C45" s="31">
+        <v>2400</v>
+      </c>
+      <c r="D45" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E45" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F45" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G45" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H45" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="34" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B46" s="30" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C46" s="31">
+        <v>2700</v>
+      </c>
+      <c r="D46" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E46" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F46" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G46" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H46" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="34" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B47" s="30" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C47" s="31">
+        <v>2900</v>
+      </c>
+      <c r="D47" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E47" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F47" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G47" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H47" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="34" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B48" s="30" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C48" s="31">
+        <v>3200</v>
+      </c>
+      <c r="D48" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E48" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F48" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G48" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H48" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="34" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B49" s="30" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C49" s="31">
+        <v>3500</v>
+      </c>
+      <c r="D49" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E49" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F49" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G49" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H49" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="34" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B50" s="30" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C50" s="31">
+        <v>4000</v>
+      </c>
+      <c r="D50" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E50" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F50" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G50" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H50" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="34" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B51" s="30" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C51" s="31">
+        <v>4500</v>
+      </c>
+      <c r="D51" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E51" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F51" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G51" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H51" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="34" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B52" s="30" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C52" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D52" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E52" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F52" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G52" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H52" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="34" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B53" s="30" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C53" s="31">
+        <v>5600</v>
+      </c>
+      <c r="D53" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E53" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="F53" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="G53" s="33" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H53" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="34" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B54" s="30" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C54" s="31">
         <v>7000</v>
       </c>
-      <c r="D13" s="63" t="s">
-[...11 lines deleted...]
-      <c r="H13" s="65" t="s">
+      <c r="D54" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E54" s="33" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F54" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G54" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H54" s="36" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H14" s="57" t="s">
+    <row r="55" spans="1:8">
+      <c r="A55" s="34" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B55" s="30" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C55" s="31">
+        <v>7000</v>
+      </c>
+      <c r="D55" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E55" s="33" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F55" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G55" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H55" s="36" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H15" s="57" t="s">
+    <row r="56" spans="1:8">
+      <c r="A56" s="34" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B56" s="30" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C56" s="31">
+        <v>7000</v>
+      </c>
+      <c r="D56" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E56" s="33" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F56" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G56" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H56" s="36" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H16" s="57" t="s">
+    <row r="57" spans="1:8">
+      <c r="A57" s="34" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B57" s="30" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C57" s="31">
+        <v>7000</v>
+      </c>
+      <c r="D57" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E57" s="33" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F57" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G57" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H57" s="36" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H17" s="57" t="s">
+    <row r="58" spans="1:8">
+      <c r="A58" s="34" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B58" s="30" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C58" s="31">
+        <v>7000</v>
+      </c>
+      <c r="D58" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E58" s="33" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F58" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G58" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H58" s="36" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H18" s="57" t="s">
+    <row r="59" spans="1:8">
+      <c r="A59" s="34" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B59" s="30" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C59" s="31">
+        <v>7000</v>
+      </c>
+      <c r="D59" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E59" s="33" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F59" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G59" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H59" s="36" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H19" s="57" t="s">
+    <row r="60" spans="1:8">
+      <c r="A60" s="34" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B60" s="30" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C60" s="31">
+        <v>7000</v>
+      </c>
+      <c r="D60" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E60" s="33" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F60" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G60" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H60" s="36" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C20" s="55">
+    <row r="61" spans="1:8">
+      <c r="A61" s="34" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B61" s="30" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C61" s="31">
         <v>7000</v>
       </c>
-      <c r="D20" s="56" t="s">
-[...11 lines deleted...]
-      <c r="H20" s="57" t="s">
+      <c r="D61" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E61" s="33" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F61" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G61" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H61" s="36" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H21" s="57" t="s">
+    <row r="62" spans="1:8">
+      <c r="A62" s="34" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B62" s="30" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C62" s="31">
+        <v>7000</v>
+      </c>
+      <c r="D62" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E62" s="33" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F62" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G62" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H62" s="36" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="H22" s="57" t="s">
+    <row r="63" spans="1:8">
+      <c r="A63" s="34" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B63" s="30" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C63" s="31">
+        <v>7000</v>
+      </c>
+      <c r="D63" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E63" s="33" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F63" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G63" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H63" s="36" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
-[...1479 lines deleted...]
-      </c>
+    <row r="64" spans="1:8">
+      <c r="A64" s="34" t="s">
+        <v>2387</v>
+      </c>
+      <c r="B64" s="30" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C64" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D64" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E64" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F64" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G64" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H64" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="34" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B65" s="30" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C65" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D65" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E65" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F65" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G65" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H65" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="34" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B66" s="30" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C66" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D66" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E66" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F66" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G66" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H66" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="34" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B67" s="30" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C67" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D67" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E67" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F67" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G67" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H67" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="34" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B68" s="30" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C68" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D68" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E68" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F68" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G68" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H68" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="34" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B69" s="30" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C69" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D69" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E69" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F69" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G69" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H69" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="34" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B70" s="30" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C70" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D70" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E70" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F70" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G70" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H70" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="34" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B71" s="30" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C71" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D71" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E71" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F71" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G71" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H71" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="34" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B72" s="30" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C72" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D72" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E72" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F72" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G72" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H72" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" s="34" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B73" s="30" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C73" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D73" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E73" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F73" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G73" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H73" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="34" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B74" s="30" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C74" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D74" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E74" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F74" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G74" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H74" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="34" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B75" s="30" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C75" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D75" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E75" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F75" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G75" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H75" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="34" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B76" s="30" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C76" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D76" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E76" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F76" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G76" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H76" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="34" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B77" s="30" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C77" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D77" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E77" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F77" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G77" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H77" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="34" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B78" s="30" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C78" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D78" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E78" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F78" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G78" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H78" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="34" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B79" s="30" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C79" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D79" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E79" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F79" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G79" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H79" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="34" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B80" s="30" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C80" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D80" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E80" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F80" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G80" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H80" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="34" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B81" s="30" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C81" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D81" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E81" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F81" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G81" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H81" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="34" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B82" s="30" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C82" s="31">
+        <v>12000</v>
+      </c>
+      <c r="D82" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="E82" s="33" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F82" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="G82" s="33" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H82" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="17" thickBot="1">
+      <c r="A83" s="22" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B83" s="23" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C83" s="24">
+        <v>12000</v>
+      </c>
+      <c r="D83" s="25" t="s">
+        <v>316</v>
+      </c>
+      <c r="E83" s="25" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F83" s="25" t="s">
+        <v>320</v>
+      </c>
+      <c r="G83" s="25" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H83" s="60" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="C84" s="3"/>
     </row>
   </sheetData>
-  <autoFilter ref="D7:H18" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <autoFilter ref="D7:H83" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
   <mergeCells count="4">
-    <mergeCell ref="D1:H6"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:C5"/>
     <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:H6"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A1:C4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17A15BC7-1A9D-BC4D-8547-55F890F18A43}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{029B3BC1-89D0-524D-A590-9AB59D428E91}">
   <sheetPr>
-    <tabColor rgb="FFFFFF00"/>
+    <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="A1:K135"/>
+  <dimension ref="A1:J79"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:I6"/>
+    <sheetView topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:H5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <cols>
-    <col min="1" max="1" width="23" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="14.83203125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="23.83203125" customWidth="1"/>
+    <col min="2" max="2" width="72.6640625" customWidth="1"/>
+    <col min="3" max="3" width="11.33203125" customWidth="1"/>
+    <col min="4" max="4" width="54.83203125" customWidth="1"/>
+    <col min="5" max="5" width="19.83203125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.5" style="2" customWidth="1"/>
+    <col min="8" max="8" width="22" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-[...69 lines deleted...]
-    <row r="7" spans="1:11" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="146"/>
+    </row>
+    <row r="2" spans="1:10" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="148"/>
+    </row>
+    <row r="3" spans="1:10" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="150"/>
+    </row>
+    <row r="4" spans="1:10" ht="15" customHeight="1">
+      <c r="A4" s="201" t="s">
+        <v>953</v>
+      </c>
+      <c r="B4" s="202"/>
+      <c r="C4" s="203"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="148"/>
+    </row>
+    <row r="5" spans="1:10" ht="18" customHeight="1">
+      <c r="A5" s="201"/>
+      <c r="B5" s="202"/>
+      <c r="C5" s="203"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="152"/>
+    </row>
+    <row r="6" spans="1:10" ht="23" customHeight="1" thickBot="1">
+      <c r="A6" s="204" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B6" s="205"/>
+      <c r="C6" s="206"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="171"/>
+    </row>
+    <row r="7" spans="1:10" ht="19" customHeight="1" thickBot="1">
       <c r="A7" s="4" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B7" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="B7" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="C7" s="14" t="s">
         <v>614</v>
       </c>
-      <c r="D7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="7" t="s">
+      <c r="D7" s="13" t="s">
         <v>172</v>
       </c>
-      <c r="F7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="8" t="s">
+      <c r="E7" s="4" t="s">
+        <v>691</v>
+      </c>
+      <c r="F7" s="15" t="s">
         <v>610</v>
       </c>
-      <c r="H7" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G7" s="15" t="s">
+        <v>689</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>688</v>
+      </c>
+      <c r="I7" s="1"/>
       <c r="J7" s="1"/>
-      <c r="K7" s="1"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" s="17" t="s">
-        <v>0</v>
+        <v>1353</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>3</v>
+        <v>1367</v>
       </c>
       <c r="C8" s="19">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>6200</v>
+      </c>
+      <c r="D8" s="21" t="s">
+        <v>316</v>
       </c>
       <c r="E8" s="21" t="s">
-        <v>505</v>
+        <v>1351</v>
       </c>
       <c r="F8" s="21" t="s">
-        <v>507</v>
+        <v>1381</v>
       </c>
       <c r="G8" s="21" t="s">
-        <v>61</v>
-[...2597 lines deleted...]
-      <c r="C99" s="31">
+        <v>1352</v>
+      </c>
+      <c r="H8" s="52" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="53" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B9" s="54" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C9" s="55">
         <v>6500</v>
       </c>
-      <c r="D99" s="32">
-[...976 lines deleted...]
-      <c r="C135" s="3"/>
+      <c r="D9" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E9" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G9" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H9" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="53" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B10" s="54" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C10" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D10" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E10" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F10" s="56" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G10" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H10" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="61" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B11" s="64" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C11" s="62">
+        <v>6700</v>
+      </c>
+      <c r="D11" s="63" t="s">
+        <v>316</v>
+      </c>
+      <c r="E11" s="63" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F11" s="63" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G11" s="63" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H11" s="65" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="53" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C12" s="55">
+        <v>6700</v>
+      </c>
+      <c r="D12" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E12" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F12" s="56" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G12" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H12" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="61" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B13" s="64" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C13" s="62">
+        <v>7000</v>
+      </c>
+      <c r="D13" s="63" t="s">
+        <v>316</v>
+      </c>
+      <c r="E13" s="63" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F13" s="63" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G13" s="63" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H13" s="65" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="53" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B14" s="54" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C14" s="55">
+        <v>7200</v>
+      </c>
+      <c r="D14" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E14" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F14" s="56" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G14" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H14" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="53" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B15" s="54" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C15" s="55">
+        <v>7500</v>
+      </c>
+      <c r="D15" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E15" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F15" s="56" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G15" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H15" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="53" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B16" s="54" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C16" s="55">
+        <v>7700</v>
+      </c>
+      <c r="D16" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E16" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F16" s="56" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G16" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H16" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="53" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B17" s="54" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C17" s="55">
+        <v>6200</v>
+      </c>
+      <c r="D17" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E17" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F17" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G17" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H17" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="53" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C18" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D18" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E18" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F18" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G18" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H18" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="53" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B19" s="54" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C19" s="55">
+        <v>6700</v>
+      </c>
+      <c r="D19" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E19" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F19" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G19" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H19" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="53" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C20" s="55">
+        <v>7000</v>
+      </c>
+      <c r="D20" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E20" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F20" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G20" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H20" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="53" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B21" s="54" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C21" s="55">
+        <v>7200</v>
+      </c>
+      <c r="D21" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E21" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F21" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G21" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H21" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="53" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B22" s="54" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C22" s="55">
+        <v>7500</v>
+      </c>
+      <c r="D22" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E22" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F22" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G22" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H22" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="53" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B23" s="54" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C23" s="55">
+        <v>7700</v>
+      </c>
+      <c r="D23" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E23" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F23" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G23" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H23" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="53" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B24" s="54" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C24" s="55">
+        <v>8000</v>
+      </c>
+      <c r="D24" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E24" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F24" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G24" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H24" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="53" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B25" s="54" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C25" s="55">
+        <v>8200</v>
+      </c>
+      <c r="D25" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E25" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F25" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G25" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H25" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="53" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B26" s="54" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C26" s="55">
+        <v>6200</v>
+      </c>
+      <c r="D26" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E26" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F26" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G26" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H26" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="53" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B27" s="54" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C27" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D27" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E27" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F27" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G27" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H27" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="53" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B28" s="54" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C28" s="55">
+        <v>6700</v>
+      </c>
+      <c r="D28" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E28" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F28" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G28" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H28" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="53" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B29" s="54" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C29" s="55">
+        <v>7000</v>
+      </c>
+      <c r="D29" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E29" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F29" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G29" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H29" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="53" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B30" s="54" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C30" s="55">
+        <v>7200</v>
+      </c>
+      <c r="D30" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E30" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F30" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G30" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H30" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="53" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B31" s="54" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C31" s="55">
+        <v>7500</v>
+      </c>
+      <c r="D31" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E31" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F31" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G31" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H31" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="53" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B32" s="54" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C32" s="55">
+        <v>7700</v>
+      </c>
+      <c r="D32" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E32" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F32" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G32" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H32" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="53" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B33" s="54" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C33" s="55">
+        <v>8000</v>
+      </c>
+      <c r="D33" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E33" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F33" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G33" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H33" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="53" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B34" s="54" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C34" s="55">
+        <v>8200</v>
+      </c>
+      <c r="D34" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E34" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F34" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G34" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H34" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="53" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B35" s="54" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C35" s="55">
+        <v>6200</v>
+      </c>
+      <c r="D35" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E35" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F35" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G35" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H35" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="53" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B36" s="54" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C36" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D36" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E36" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F36" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G36" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H36" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="53" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B37" s="54" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C37" s="55">
+        <v>6700</v>
+      </c>
+      <c r="D37" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E37" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F37" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G37" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H37" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="53" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B38" s="54" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C38" s="55">
+        <v>7000</v>
+      </c>
+      <c r="D38" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E38" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F38" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G38" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H38" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="53" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B39" s="54" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C39" s="55">
+        <v>7200</v>
+      </c>
+      <c r="D39" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E39" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F39" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G39" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H39" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="53" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B40" s="54" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C40" s="55">
+        <v>7500</v>
+      </c>
+      <c r="D40" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E40" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F40" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G40" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H40" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="53" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B41" s="54" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C41" s="55">
+        <v>7700</v>
+      </c>
+      <c r="D41" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E41" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F41" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G41" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H41" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="53" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B42" s="54" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C42" s="55">
+        <v>8000</v>
+      </c>
+      <c r="D42" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E42" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F42" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G42" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H42" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="53" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B43" s="54" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C43" s="55">
+        <v>8200</v>
+      </c>
+      <c r="D43" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E43" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F43" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G43" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H43" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="53" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B44" s="54" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C44" s="55">
+        <v>6200</v>
+      </c>
+      <c r="D44" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E44" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F44" s="56" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G44" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H44" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="53" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B45" s="54" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C45" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D45" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E45" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F45" s="56" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G45" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H45" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="53" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B46" s="54" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C46" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D46" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E46" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F46" s="56" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G46" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H46" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="61" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B47" s="64" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C47" s="62">
+        <v>6700</v>
+      </c>
+      <c r="D47" s="63" t="s">
+        <v>316</v>
+      </c>
+      <c r="E47" s="63" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F47" s="63" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G47" s="63" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H47" s="65" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="53" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B48" s="54" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C48" s="55">
+        <v>6700</v>
+      </c>
+      <c r="D48" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E48" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F48" s="56" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G48" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H48" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="61" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B49" s="64" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C49" s="62">
+        <v>7000</v>
+      </c>
+      <c r="D49" s="63" t="s">
+        <v>316</v>
+      </c>
+      <c r="E49" s="63" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F49" s="63" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G49" s="63" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H49" s="65" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="53" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B50" s="54" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C50" s="55">
+        <v>7200</v>
+      </c>
+      <c r="D50" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E50" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F50" s="56" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G50" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H50" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="53" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B51" s="54" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C51" s="55">
+        <v>7500</v>
+      </c>
+      <c r="D51" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E51" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F51" s="56" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G51" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H51" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="53" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B52" s="54" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C52" s="55">
+        <v>7700</v>
+      </c>
+      <c r="D52" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E52" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F52" s="56" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G52" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H52" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="53" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B53" s="54" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C53" s="55">
+        <v>6200</v>
+      </c>
+      <c r="D53" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E53" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F53" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G53" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H53" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="53" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B54" s="54" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C54" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D54" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E54" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F54" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G54" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H54" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="53" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B55" s="54" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C55" s="55">
+        <v>6700</v>
+      </c>
+      <c r="D55" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E55" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F55" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G55" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H55" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="53" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B56" s="54" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C56" s="55">
+        <v>7000</v>
+      </c>
+      <c r="D56" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E56" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F56" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G56" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H56" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="53" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B57" s="54" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C57" s="55">
+        <v>7200</v>
+      </c>
+      <c r="D57" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E57" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F57" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G57" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H57" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="53" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B58" s="54" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C58" s="55">
+        <v>7500</v>
+      </c>
+      <c r="D58" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E58" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F58" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G58" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H58" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="53" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B59" s="54" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C59" s="55">
+        <v>7700</v>
+      </c>
+      <c r="D59" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E59" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F59" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G59" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H59" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="53" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B60" s="54" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C60" s="55">
+        <v>8000</v>
+      </c>
+      <c r="D60" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E60" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F60" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G60" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H60" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="53" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B61" s="54" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C61" s="55">
+        <v>8200</v>
+      </c>
+      <c r="D61" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E61" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F61" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G61" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H61" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="53" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B62" s="54" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C62" s="55">
+        <v>6200</v>
+      </c>
+      <c r="D62" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E62" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F62" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G62" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H62" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="53" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B63" s="54" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C63" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D63" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E63" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F63" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G63" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H63" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="53" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B64" s="54" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C64" s="55">
+        <v>6700</v>
+      </c>
+      <c r="D64" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E64" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F64" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G64" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H64" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="53" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B65" s="54" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C65" s="55">
+        <v>7000</v>
+      </c>
+      <c r="D65" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E65" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F65" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G65" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H65" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="53" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B66" s="54" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C66" s="55">
+        <v>7200</v>
+      </c>
+      <c r="D66" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E66" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F66" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G66" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H66" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="53" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B67" s="54" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C67" s="55">
+        <v>7500</v>
+      </c>
+      <c r="D67" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E67" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F67" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G67" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H67" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="53" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B68" s="54" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C68" s="55">
+        <v>7700</v>
+      </c>
+      <c r="D68" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E68" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F68" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G68" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H68" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="53" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B69" s="54" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C69" s="55">
+        <v>8000</v>
+      </c>
+      <c r="D69" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E69" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F69" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G69" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H69" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="53" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B70" s="54" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C70" s="55">
+        <v>8200</v>
+      </c>
+      <c r="D70" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E70" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F70" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G70" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H70" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="53" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B71" s="54" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C71" s="55">
+        <v>6200</v>
+      </c>
+      <c r="D71" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E71" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F71" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G71" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H71" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="53" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B72" s="54" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C72" s="55">
+        <v>6500</v>
+      </c>
+      <c r="D72" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E72" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F72" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G72" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H72" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" s="53" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B73" s="54" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C73" s="55">
+        <v>6700</v>
+      </c>
+      <c r="D73" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E73" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F73" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G73" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H73" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="53" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B74" s="54" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C74" s="55">
+        <v>7000</v>
+      </c>
+      <c r="D74" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E74" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F74" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G74" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H74" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="53" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B75" s="54" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C75" s="55">
+        <v>7200</v>
+      </c>
+      <c r="D75" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E75" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F75" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G75" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H75" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="53" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B76" s="54" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C76" s="55">
+        <v>7500</v>
+      </c>
+      <c r="D76" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E76" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F76" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G76" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H76" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="53" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B77" s="54" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C77" s="55">
+        <v>7700</v>
+      </c>
+      <c r="D77" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E77" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F77" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G77" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H77" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="53" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B78" s="54" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C78" s="55">
+        <v>8000</v>
+      </c>
+      <c r="D78" s="56" t="s">
+        <v>316</v>
+      </c>
+      <c r="E78" s="56" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F78" s="56" t="s">
+        <v>320</v>
+      </c>
+      <c r="G78" s="56" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H78" s="57" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="17" thickBot="1">
+      <c r="A79" s="22" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B79" s="23" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C79" s="24">
+        <v>8200</v>
+      </c>
+      <c r="D79" s="25" t="s">
+        <v>316</v>
+      </c>
+      <c r="E79" s="25" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F79" s="25" t="s">
+        <v>320</v>
+      </c>
+      <c r="G79" s="25" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H79" s="60" t="s">
+        <v>80</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="D7:I132" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
-[...2 lines deleted...]
-    <mergeCell ref="D1:I6"/>
+  <autoFilter ref="D7:H18" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:C3"/>
+    <mergeCell ref="A4:C5"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A139C6D8-082C-264F-B75E-FB3272A8C8D3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17A15BC7-1A9D-BC4D-8547-55F890F18A43}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:K34"/>
+  <dimension ref="A1:K135"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:I6"/>
+    <sheetView topLeftCell="C1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:I5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <cols>
-    <col min="1" max="1" width="18.83203125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="17" style="2" customWidth="1"/>
+    <col min="1" max="1" width="23" customWidth="1"/>
+    <col min="2" max="2" width="58.1640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.83203125" customWidth="1"/>
+    <col min="4" max="4" width="55.33203125" customWidth="1"/>
+    <col min="5" max="5" width="18.83203125" customWidth="1"/>
+    <col min="6" max="6" width="14.1640625" customWidth="1"/>
+    <col min="7" max="7" width="15.33203125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="16.33203125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="14.83203125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-[...71 lines deleted...]
-    <row r="7" spans="1:11" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11">
+      <c r="A1" s="199" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="146"/>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="147"/>
+      <c r="I2" s="148"/>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="149"/>
+      <c r="I3" s="150"/>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="199"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="199"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="147"/>
+      <c r="I4" s="148"/>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="199"/>
+      <c r="B5" s="199"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="151"/>
+      <c r="I5" s="152"/>
+    </row>
+    <row r="6" spans="1:11" ht="17" thickBot="1">
+      <c r="A6" s="199"/>
+      <c r="B6" s="199"/>
+      <c r="C6" s="199"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="170"/>
+      <c r="I6" s="171"/>
+    </row>
+    <row r="7" spans="1:11" ht="33" customHeight="1" thickBot="1">
       <c r="A7" s="4" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B7" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="B7" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="C7" s="14" t="s">
+      <c r="C7" s="6" t="s">
         <v>614</v>
       </c>
-      <c r="D7" s="14" t="s">
+      <c r="D7" s="6" t="s">
         <v>595</v>
       </c>
-      <c r="E7" s="13" t="s">
+      <c r="E7" s="7" t="s">
         <v>172</v>
       </c>
-      <c r="F7" s="4" t="s">
-[...9 lines deleted...]
-        <v>594</v>
+      <c r="F7" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>610</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>609</v>
       </c>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:11">
       <c r="A8" s="17" t="s">
-        <v>1522</v>
+        <v>0</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>1514</v>
+        <v>3</v>
       </c>
       <c r="C8" s="19">
-        <v>1000</v>
+        <v>325</v>
       </c>
       <c r="D8" s="20">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="E8" s="21" t="s">
-        <v>693</v>
+        <v>506</v>
       </c>
       <c r="F8" s="21" t="s">
-        <v>970</v>
+        <v>508</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="H8" s="21" t="s">
-[...25 lines deleted...]
-      <c r="G9" s="56" t="s">
+      <c r="H8" s="47" t="s">
+        <v>613</v>
+      </c>
+      <c r="I8" s="44"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="31">
+        <v>350</v>
+      </c>
+      <c r="D9" s="32">
+        <v>100</v>
+      </c>
+      <c r="E9" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F9" s="33" t="s">
+        <v>508</v>
+      </c>
+      <c r="G9" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="H9" s="56" t="s">
-[...25 lines deleted...]
-      <c r="G10" s="56" t="s">
+      <c r="H9" s="43" t="s">
+        <v>699</v>
+      </c>
+      <c r="I9" s="35"/>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="31">
+        <v>375</v>
+      </c>
+      <c r="D10" s="32">
+        <v>100</v>
+      </c>
+      <c r="E10" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F10" s="33" t="s">
+        <v>508</v>
+      </c>
+      <c r="G10" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="H10" s="56" t="s">
-[...25 lines deleted...]
-      <c r="G11" s="56" t="s">
+      <c r="H10" s="43" t="s">
+        <v>700</v>
+      </c>
+      <c r="I10" s="35"/>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="34" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="31">
+        <v>1500</v>
+      </c>
+      <c r="D11" s="32">
+        <v>10</v>
+      </c>
+      <c r="E11" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F11" s="33" t="s">
+        <v>508</v>
+      </c>
+      <c r="G11" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="H11" s="56" t="s">
-[...25 lines deleted...]
-      <c r="G12" s="56" t="s">
+      <c r="H11" s="43" t="s">
+        <v>613</v>
+      </c>
+      <c r="I11" s="35"/>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="34" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="31">
+        <v>1500</v>
+      </c>
+      <c r="D12" s="32">
+        <v>10</v>
+      </c>
+      <c r="E12" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F12" s="33" t="s">
+        <v>508</v>
+      </c>
+      <c r="G12" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="H12" s="56" t="s">
-[...25 lines deleted...]
-      <c r="G13" s="56" t="s">
+      <c r="H12" s="43" t="s">
+        <v>699</v>
+      </c>
+      <c r="I12" s="35"/>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="34" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="31">
+        <v>1500</v>
+      </c>
+      <c r="D13" s="32">
+        <v>10</v>
+      </c>
+      <c r="E13" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F13" s="33" t="s">
+        <v>508</v>
+      </c>
+      <c r="G13" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="H13" s="56" t="s">
-[...219 lines deleted...]
-      <c r="D21" s="51">
+      <c r="H13" s="43" t="s">
+        <v>700</v>
+      </c>
+      <c r="I13" s="35"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C14" s="31">
+        <v>1500</v>
+      </c>
+      <c r="D14" s="32">
         <v>1</v>
       </c>
-      <c r="E21" s="56" t="s">
-[...21 lines deleted...]
-      <c r="D22" s="51">
+      <c r="E14" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F14" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="G14" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="H14" s="48"/>
+      <c r="I14" s="35"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="34" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C15" s="31">
+        <v>2000</v>
+      </c>
+      <c r="D15" s="32">
         <v>1</v>
       </c>
-      <c r="E22" s="56" t="s">
-[...21 lines deleted...]
-      <c r="D23" s="51">
+      <c r="E15" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F15" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="G15" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="H15" s="48"/>
+      <c r="I15" s="35"/>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="34" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C16" s="31">
+        <v>2500</v>
+      </c>
+      <c r="D16" s="32">
         <v>1</v>
       </c>
-      <c r="E23" s="56" t="s">
-[...21 lines deleted...]
-      <c r="D24" s="51">
+      <c r="E16" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F16" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="G16" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="H16" s="48"/>
+      <c r="I16" s="35"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="34" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C17" s="31">
+        <v>2500</v>
+      </c>
+      <c r="D17" s="32">
         <v>1</v>
       </c>
-      <c r="E24" s="56" t="s">
-[...21 lines deleted...]
-      <c r="D25" s="51">
+      <c r="E17" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F17" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="G17" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="H17" s="48"/>
+      <c r="I17" s="35"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>597</v>
+      </c>
+      <c r="C18" s="31">
+        <v>2750</v>
+      </c>
+      <c r="D18" s="32">
         <v>1</v>
       </c>
-      <c r="E25" s="56" t="s">
-[...21 lines deleted...]
-      <c r="D26" s="51">
+      <c r="E18" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F18" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G18" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H18" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I18" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="34" t="s">
+        <v>200</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>598</v>
+      </c>
+      <c r="C19" s="31">
+        <v>2750</v>
+      </c>
+      <c r="D19" s="32">
         <v>1</v>
       </c>
-      <c r="E26" s="56" t="s">
-[...21 lines deleted...]
-      <c r="D27" s="51">
+      <c r="E19" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F19" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G19" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H19" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I19" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>599</v>
+      </c>
+      <c r="C20" s="31">
+        <v>2850</v>
+      </c>
+      <c r="D20" s="32">
         <v>1</v>
       </c>
-      <c r="E27" s="56" t="s">
-[...21 lines deleted...]
-      <c r="D28" s="51">
+      <c r="E20" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F20" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G20" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H20" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I20" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="34" t="s">
+        <v>201</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>600</v>
+      </c>
+      <c r="C21" s="31">
+        <v>2950</v>
+      </c>
+      <c r="D21" s="32">
         <v>1</v>
       </c>
-      <c r="E28" s="56" t="s">
-[...62 lines deleted...]
-      <c r="C34" s="3"/>
+      <c r="E21" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F21" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G21" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H21" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I21" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>601</v>
+      </c>
+      <c r="C22" s="31">
+        <v>3050</v>
+      </c>
+      <c r="D22" s="32">
+        <v>1</v>
+      </c>
+      <c r="E22" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F22" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G22" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H22" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I22" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="34" t="s">
+        <v>202</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>602</v>
+      </c>
+      <c r="C23" s="31">
+        <v>3150</v>
+      </c>
+      <c r="D23" s="32">
+        <v>1</v>
+      </c>
+      <c r="E23" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F23" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G23" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H23" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I23" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>603</v>
+      </c>
+      <c r="C24" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D24" s="32">
+        <v>1</v>
+      </c>
+      <c r="E24" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F24" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G24" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H24" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I24" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="34" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C25" s="31">
+        <v>3500</v>
+      </c>
+      <c r="D25" s="32">
+        <v>1</v>
+      </c>
+      <c r="E25" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F25" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G25" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H25" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I25" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="34" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C26" s="31">
+        <v>3750</v>
+      </c>
+      <c r="D26" s="32">
+        <v>1</v>
+      </c>
+      <c r="E26" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F26" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G26" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H26" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I26" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="34" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C27" s="31">
+        <v>4000</v>
+      </c>
+      <c r="D27" s="32">
+        <v>1</v>
+      </c>
+      <c r="E27" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F27" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G27" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H27" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I27" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="34" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C28" s="31">
+        <v>4250</v>
+      </c>
+      <c r="D28" s="32">
+        <v>1</v>
+      </c>
+      <c r="E28" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F28" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G28" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H28" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I28" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="34" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C29" s="31">
+        <v>4500</v>
+      </c>
+      <c r="D29" s="32">
+        <v>1</v>
+      </c>
+      <c r="E29" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F29" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G29" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H29" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I29" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="34" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B30" s="30" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C30" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D30" s="32">
+        <v>1</v>
+      </c>
+      <c r="E30" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F30" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G30" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H30" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I30" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="34" t="s">
+        <v>746</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>831</v>
+      </c>
+      <c r="C31" s="31">
+        <v>2750</v>
+      </c>
+      <c r="D31" s="32">
+        <v>1</v>
+      </c>
+      <c r="E31" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F31" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G31" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H31" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I31" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="34" t="s">
+        <v>747</v>
+      </c>
+      <c r="B32" s="30" t="s">
+        <v>832</v>
+      </c>
+      <c r="C32" s="31">
+        <v>2750</v>
+      </c>
+      <c r="D32" s="32">
+        <v>1</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F32" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G32" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H32" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I32" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="34" t="s">
+        <v>748</v>
+      </c>
+      <c r="B33" s="30" t="s">
+        <v>833</v>
+      </c>
+      <c r="C33" s="31">
+        <v>2850</v>
+      </c>
+      <c r="D33" s="32">
+        <v>1</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F33" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G33" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H33" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I33" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="34" t="s">
+        <v>749</v>
+      </c>
+      <c r="B34" s="30" t="s">
+        <v>834</v>
+      </c>
+      <c r="C34" s="31">
+        <v>2950</v>
+      </c>
+      <c r="D34" s="32">
+        <v>1</v>
+      </c>
+      <c r="E34" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F34" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G34" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H34" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I34" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="34" t="s">
+        <v>750</v>
+      </c>
+      <c r="B35" s="30" t="s">
+        <v>835</v>
+      </c>
+      <c r="C35" s="31">
+        <v>3050</v>
+      </c>
+      <c r="D35" s="32">
+        <v>1</v>
+      </c>
+      <c r="E35" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F35" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G35" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H35" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I35" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="34" t="s">
+        <v>751</v>
+      </c>
+      <c r="B36" s="30" t="s">
+        <v>836</v>
+      </c>
+      <c r="C36" s="31">
+        <v>3150</v>
+      </c>
+      <c r="D36" s="32">
+        <v>1</v>
+      </c>
+      <c r="E36" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F36" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G36" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H36" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I36" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="34" t="s">
+        <v>752</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>837</v>
+      </c>
+      <c r="C37" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D37" s="32">
+        <v>1</v>
+      </c>
+      <c r="E37" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F37" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G37" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H37" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I37" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="34" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C38" s="31">
+        <v>3500</v>
+      </c>
+      <c r="D38" s="32">
+        <v>1</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F38" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G38" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H38" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I38" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="34" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B39" s="30" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C39" s="31">
+        <v>3750</v>
+      </c>
+      <c r="D39" s="32">
+        <v>1</v>
+      </c>
+      <c r="E39" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F39" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G39" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H39" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I39" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="34" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C40" s="31">
+        <v>4000</v>
+      </c>
+      <c r="D40" s="32">
+        <v>1</v>
+      </c>
+      <c r="E40" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F40" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G40" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H40" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I40" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="34" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B41" s="30" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C41" s="31">
+        <v>4250</v>
+      </c>
+      <c r="D41" s="32">
+        <v>1</v>
+      </c>
+      <c r="E41" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F41" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G41" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H41" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I41" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="34" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C42" s="31">
+        <v>4500</v>
+      </c>
+      <c r="D42" s="32">
+        <v>1</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F42" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G42" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H42" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I42" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="34" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B43" s="30" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C43" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D43" s="32">
+        <v>1</v>
+      </c>
+      <c r="E43" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F43" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G43" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H43" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I43" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="34" t="s">
+        <v>754</v>
+      </c>
+      <c r="B44" s="30" t="s">
+        <v>838</v>
+      </c>
+      <c r="C44" s="31">
+        <v>2750</v>
+      </c>
+      <c r="D44" s="32">
+        <v>1</v>
+      </c>
+      <c r="E44" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F44" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G44" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H44" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I44" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="34" t="s">
+        <v>755</v>
+      </c>
+      <c r="B45" s="30" t="s">
+        <v>839</v>
+      </c>
+      <c r="C45" s="31">
+        <v>2750</v>
+      </c>
+      <c r="D45" s="32">
+        <v>1</v>
+      </c>
+      <c r="E45" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F45" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G45" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H45" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I45" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="34" t="s">
+        <v>756</v>
+      </c>
+      <c r="B46" s="30" t="s">
+        <v>840</v>
+      </c>
+      <c r="C46" s="31">
+        <v>2850</v>
+      </c>
+      <c r="D46" s="32">
+        <v>1</v>
+      </c>
+      <c r="E46" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F46" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G46" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H46" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I46" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="34" t="s">
+        <v>757</v>
+      </c>
+      <c r="B47" s="30" t="s">
+        <v>841</v>
+      </c>
+      <c r="C47" s="31">
+        <v>2950</v>
+      </c>
+      <c r="D47" s="32">
+        <v>1</v>
+      </c>
+      <c r="E47" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F47" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G47" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H47" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I47" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="34" t="s">
+        <v>758</v>
+      </c>
+      <c r="B48" s="30" t="s">
+        <v>842</v>
+      </c>
+      <c r="C48" s="31">
+        <v>3050</v>
+      </c>
+      <c r="D48" s="32">
+        <v>1</v>
+      </c>
+      <c r="E48" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F48" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G48" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H48" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I48" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="34" t="s">
+        <v>759</v>
+      </c>
+      <c r="B49" s="30" t="s">
+        <v>843</v>
+      </c>
+      <c r="C49" s="31">
+        <v>3150</v>
+      </c>
+      <c r="D49" s="32">
+        <v>1</v>
+      </c>
+      <c r="E49" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F49" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G49" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H49" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I49" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="34" t="s">
+        <v>760</v>
+      </c>
+      <c r="B50" s="30" t="s">
+        <v>844</v>
+      </c>
+      <c r="C50" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D50" s="32">
+        <v>1</v>
+      </c>
+      <c r="E50" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F50" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G50" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H50" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I50" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="34" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B51" s="30" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C51" s="31">
+        <v>3500</v>
+      </c>
+      <c r="D51" s="32">
+        <v>1</v>
+      </c>
+      <c r="E51" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F51" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G51" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H51" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I51" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="34" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B52" s="30" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C52" s="31">
+        <v>3750</v>
+      </c>
+      <c r="D52" s="32">
+        <v>1</v>
+      </c>
+      <c r="E52" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F52" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G52" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H52" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I52" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="34" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B53" s="30" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C53" s="31">
+        <v>4000</v>
+      </c>
+      <c r="D53" s="32">
+        <v>1</v>
+      </c>
+      <c r="E53" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F53" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G53" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H53" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I53" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="34" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B54" s="30" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C54" s="31">
+        <v>4250</v>
+      </c>
+      <c r="D54" s="32">
+        <v>1</v>
+      </c>
+      <c r="E54" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F54" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G54" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H54" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I54" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="34" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B55" s="30" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C55" s="31">
+        <v>4500</v>
+      </c>
+      <c r="D55" s="32">
+        <v>1</v>
+      </c>
+      <c r="E55" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F55" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G55" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H55" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I55" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="34" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B56" s="30" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C56" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D56" s="32">
+        <v>1</v>
+      </c>
+      <c r="E56" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F56" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G56" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H56" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I56" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="34" t="s">
+        <v>874</v>
+      </c>
+      <c r="B57" s="30" t="s">
+        <v>872</v>
+      </c>
+      <c r="C57" s="31">
+        <v>2200</v>
+      </c>
+      <c r="D57" s="32">
+        <v>1</v>
+      </c>
+      <c r="E57" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F57" s="33" t="s">
+        <v>896</v>
+      </c>
+      <c r="G57" s="33" t="s">
+        <v>897</v>
+      </c>
+      <c r="H57" s="33" t="s">
+        <v>898</v>
+      </c>
+      <c r="I57" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="34" t="s">
+        <v>875</v>
+      </c>
+      <c r="B58" s="30" t="s">
+        <v>873</v>
+      </c>
+      <c r="C58" s="31">
+        <v>2750</v>
+      </c>
+      <c r="D58" s="32">
+        <v>1</v>
+      </c>
+      <c r="E58" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F58" s="33" t="s">
+        <v>896</v>
+      </c>
+      <c r="G58" s="33" t="s">
+        <v>897</v>
+      </c>
+      <c r="H58" s="33" t="s">
+        <v>898</v>
+      </c>
+      <c r="I58" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="34" t="s">
+        <v>876</v>
+      </c>
+      <c r="B59" s="30" t="s">
+        <v>877</v>
+      </c>
+      <c r="C59" s="31">
+        <v>2200</v>
+      </c>
+      <c r="D59" s="32">
+        <v>1</v>
+      </c>
+      <c r="E59" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F59" s="33" t="s">
+        <v>896</v>
+      </c>
+      <c r="G59" s="33" t="s">
+        <v>897</v>
+      </c>
+      <c r="H59" s="33" t="s">
+        <v>898</v>
+      </c>
+      <c r="I59" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="34" t="s">
+        <v>882</v>
+      </c>
+      <c r="B60" s="30" t="s">
+        <v>878</v>
+      </c>
+      <c r="C60" s="31">
+        <v>2750</v>
+      </c>
+      <c r="D60" s="32">
+        <v>1</v>
+      </c>
+      <c r="E60" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F60" s="33" t="s">
+        <v>896</v>
+      </c>
+      <c r="G60" s="33" t="s">
+        <v>897</v>
+      </c>
+      <c r="H60" s="33" t="s">
+        <v>898</v>
+      </c>
+      <c r="I60" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="34" t="s">
+        <v>879</v>
+      </c>
+      <c r="B61" s="30" t="s">
+        <v>880</v>
+      </c>
+      <c r="C61" s="31">
+        <v>2200</v>
+      </c>
+      <c r="D61" s="32">
+        <v>1</v>
+      </c>
+      <c r="E61" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F61" s="33" t="s">
+        <v>896</v>
+      </c>
+      <c r="G61" s="33" t="s">
+        <v>897</v>
+      </c>
+      <c r="H61" s="33" t="s">
+        <v>898</v>
+      </c>
+      <c r="I61" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="34" t="s">
+        <v>883</v>
+      </c>
+      <c r="B62" s="30" t="s">
+        <v>881</v>
+      </c>
+      <c r="C62" s="31">
+        <v>2750</v>
+      </c>
+      <c r="D62" s="32">
+        <v>1</v>
+      </c>
+      <c r="E62" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F62" s="33" t="s">
+        <v>896</v>
+      </c>
+      <c r="G62" s="33" t="s">
+        <v>897</v>
+      </c>
+      <c r="H62" s="33" t="s">
+        <v>898</v>
+      </c>
+      <c r="I62" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="34" t="s">
+        <v>884</v>
+      </c>
+      <c r="B63" s="30" t="s">
+        <v>885</v>
+      </c>
+      <c r="C63" s="31">
+        <v>2475</v>
+      </c>
+      <c r="D63" s="32">
+        <v>1</v>
+      </c>
+      <c r="E63" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F63" s="33" t="s">
+        <v>896</v>
+      </c>
+      <c r="G63" s="33" t="s">
+        <v>897</v>
+      </c>
+      <c r="H63" s="33" t="s">
+        <v>898</v>
+      </c>
+      <c r="I63" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="34" t="s">
+        <v>887</v>
+      </c>
+      <c r="B64" s="30" t="s">
+        <v>886</v>
+      </c>
+      <c r="C64" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D64" s="32">
+        <v>1</v>
+      </c>
+      <c r="E64" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F64" s="33" t="s">
+        <v>896</v>
+      </c>
+      <c r="G64" s="33" t="s">
+        <v>897</v>
+      </c>
+      <c r="H64" s="33" t="s">
+        <v>898</v>
+      </c>
+      <c r="I64" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="34" t="s">
+        <v>888</v>
+      </c>
+      <c r="B65" s="30" t="s">
+        <v>892</v>
+      </c>
+      <c r="C65" s="31">
+        <v>2475</v>
+      </c>
+      <c r="D65" s="32">
+        <v>1</v>
+      </c>
+      <c r="E65" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F65" s="33" t="s">
+        <v>896</v>
+      </c>
+      <c r="G65" s="33" t="s">
+        <v>897</v>
+      </c>
+      <c r="H65" s="33" t="s">
+        <v>898</v>
+      </c>
+      <c r="I65" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="34" t="s">
+        <v>889</v>
+      </c>
+      <c r="B66" s="30" t="s">
+        <v>893</v>
+      </c>
+      <c r="C66" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D66" s="32">
+        <v>1</v>
+      </c>
+      <c r="E66" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F66" s="33" t="s">
+        <v>896</v>
+      </c>
+      <c r="G66" s="33" t="s">
+        <v>897</v>
+      </c>
+      <c r="H66" s="33" t="s">
+        <v>898</v>
+      </c>
+      <c r="I66" s="35" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="34" t="s">
+        <v>890</v>
+      </c>
+      <c r="B67" s="30" t="s">
+        <v>894</v>
+      </c>
+      <c r="C67" s="31">
+        <v>2475</v>
+      </c>
+      <c r="D67" s="32">
+        <v>1</v>
+      </c>
+      <c r="E67" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F67" s="33" t="s">
+        <v>896</v>
+      </c>
+      <c r="G67" s="33" t="s">
+        <v>897</v>
+      </c>
+      <c r="H67" s="33" t="s">
+        <v>898</v>
+      </c>
+      <c r="I67" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="34" t="s">
+        <v>891</v>
+      </c>
+      <c r="B68" s="30" t="s">
+        <v>895</v>
+      </c>
+      <c r="C68" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D68" s="32">
+        <v>1</v>
+      </c>
+      <c r="E68" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F68" s="33" t="s">
+        <v>896</v>
+      </c>
+      <c r="G68" s="33" t="s">
+        <v>897</v>
+      </c>
+      <c r="H68" s="33" t="s">
+        <v>898</v>
+      </c>
+      <c r="I68" s="35" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="34" t="s">
+        <v>196</v>
+      </c>
+      <c r="B69" s="30" t="s">
+        <v>604</v>
+      </c>
+      <c r="C69" s="31">
+        <v>2750</v>
+      </c>
+      <c r="D69" s="32">
+        <v>1</v>
+      </c>
+      <c r="E69" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F69" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G69" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H69" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I69" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="34" t="s">
+        <v>197</v>
+      </c>
+      <c r="B70" s="30" t="s">
+        <v>605</v>
+      </c>
+      <c r="C70" s="31">
+        <v>2850</v>
+      </c>
+      <c r="D70" s="32">
+        <v>1</v>
+      </c>
+      <c r="E70" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F70" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G70" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H70" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I70" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="34" t="s">
+        <v>198</v>
+      </c>
+      <c r="B71" s="30" t="s">
+        <v>606</v>
+      </c>
+      <c r="C71" s="31">
+        <v>3100</v>
+      </c>
+      <c r="D71" s="32">
+        <v>1</v>
+      </c>
+      <c r="E71" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F71" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G71" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H71" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I71" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="B72" s="30" t="s">
+        <v>607</v>
+      </c>
+      <c r="C72" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D72" s="32">
+        <v>1</v>
+      </c>
+      <c r="E72" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F72" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G72" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H72" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I72" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="34" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B73" s="30" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C73" s="31">
+        <v>3500</v>
+      </c>
+      <c r="D73" s="32">
+        <v>1</v>
+      </c>
+      <c r="E73" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F73" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G73" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H73" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I73" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74" s="34" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B74" s="30" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C74" s="31">
+        <v>3750</v>
+      </c>
+      <c r="D74" s="32">
+        <v>1</v>
+      </c>
+      <c r="E74" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F74" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G74" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H74" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I74" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="34" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B75" s="30" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C75" s="31">
+        <v>4000</v>
+      </c>
+      <c r="D75" s="32">
+        <v>1</v>
+      </c>
+      <c r="E75" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F75" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G75" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H75" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I75" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" s="34" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B76" s="30" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C76" s="31">
+        <v>4250</v>
+      </c>
+      <c r="D76" s="32">
+        <v>1</v>
+      </c>
+      <c r="E76" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F76" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G76" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H76" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I76" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" s="34" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B77" s="30" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C77" s="31">
+        <v>4500</v>
+      </c>
+      <c r="D77" s="32">
+        <v>1</v>
+      </c>
+      <c r="E77" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F77" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G77" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H77" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I77" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="34" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B78" s="30" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C78" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D78" s="32">
+        <v>1</v>
+      </c>
+      <c r="E78" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F78" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G78" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H78" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I78" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="34" t="s">
+        <v>402</v>
+      </c>
+      <c r="B79" s="30" t="s">
+        <v>761</v>
+      </c>
+      <c r="C79" s="31">
+        <v>3000</v>
+      </c>
+      <c r="D79" s="32">
+        <v>1</v>
+      </c>
+      <c r="E79" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F79" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G79" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H79" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I79" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="34" t="s">
+        <v>403</v>
+      </c>
+      <c r="B80" s="30" t="s">
+        <v>762</v>
+      </c>
+      <c r="C80" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D80" s="32">
+        <v>1</v>
+      </c>
+      <c r="E80" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F80" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G80" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H80" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I80" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="34" t="s">
+        <v>404</v>
+      </c>
+      <c r="B81" s="30" t="s">
+        <v>763</v>
+      </c>
+      <c r="C81" s="31">
+        <v>3600</v>
+      </c>
+      <c r="D81" s="32">
+        <v>1</v>
+      </c>
+      <c r="E81" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F81" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G81" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H81" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I81" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="34" t="s">
+        <v>405</v>
+      </c>
+      <c r="B82" s="30" t="s">
+        <v>764</v>
+      </c>
+      <c r="C82" s="31">
+        <v>3900</v>
+      </c>
+      <c r="D82" s="32">
+        <v>1</v>
+      </c>
+      <c r="E82" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F82" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G82" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H82" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I82" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="100" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B83" s="30" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C83" s="31">
+        <v>4100</v>
+      </c>
+      <c r="D83" s="32">
+        <v>1</v>
+      </c>
+      <c r="E83" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F83" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G83" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H83" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I83" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="100" t="s">
+        <v>2329</v>
+      </c>
+      <c r="B84" s="30" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C84" s="31">
+        <v>4300</v>
+      </c>
+      <c r="D84" s="32">
+        <v>1</v>
+      </c>
+      <c r="E84" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F84" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G84" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H84" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I84" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="100" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B85" s="30" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C85" s="31">
+        <v>4500</v>
+      </c>
+      <c r="D85" s="32">
+        <v>1</v>
+      </c>
+      <c r="E85" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F85" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G85" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H85" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I85" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="100" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B86" s="30" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C86" s="31">
+        <v>4750</v>
+      </c>
+      <c r="D86" s="32">
+        <v>1</v>
+      </c>
+      <c r="E86" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F86" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G86" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H86" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I86" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="100" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B87" s="30" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C87" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D87" s="32">
+        <v>1</v>
+      </c>
+      <c r="E87" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F87" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G87" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H87" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I87" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="100" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B88" s="30" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C88" s="31">
+        <v>5500</v>
+      </c>
+      <c r="D88" s="32">
+        <v>1</v>
+      </c>
+      <c r="E88" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F88" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G88" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H88" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I88" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="34" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B89" s="30" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C89" s="31">
+        <v>3250</v>
+      </c>
+      <c r="D89" s="32">
+        <v>1</v>
+      </c>
+      <c r="E89" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F89" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G89" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H89" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I89" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="34" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B90" s="30" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C90" s="31">
+        <v>3500</v>
+      </c>
+      <c r="D90" s="32">
+        <v>1</v>
+      </c>
+      <c r="E90" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F90" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G90" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H90" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I90" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="34" t="s">
+        <v>514</v>
+      </c>
+      <c r="B91" s="30" t="s">
+        <v>515</v>
+      </c>
+      <c r="C91" s="31">
+        <v>3750</v>
+      </c>
+      <c r="D91" s="32">
+        <v>1</v>
+      </c>
+      <c r="E91" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F91" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G91" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H91" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I91" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="34" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B92" s="30" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C92" s="31">
+        <v>4000</v>
+      </c>
+      <c r="D92" s="32">
+        <v>1</v>
+      </c>
+      <c r="E92" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F92" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G92" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H92" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I92" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" s="34" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B93" s="30" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C93" s="31">
+        <v>4250</v>
+      </c>
+      <c r="D93" s="32">
+        <v>1</v>
+      </c>
+      <c r="E93" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F93" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G93" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H93" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I93" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="34" t="s">
+        <v>516</v>
+      </c>
+      <c r="B94" s="30" t="s">
+        <v>517</v>
+      </c>
+      <c r="C94" s="31">
+        <v>4500</v>
+      </c>
+      <c r="D94" s="32">
+        <v>1</v>
+      </c>
+      <c r="E94" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F94" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G94" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H94" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I94" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="34" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B95" s="30" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C95" s="31">
+        <v>5000</v>
+      </c>
+      <c r="D95" s="32">
+        <v>1</v>
+      </c>
+      <c r="E95" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F95" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G95" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H95" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I95" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="34" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B96" s="30" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C96" s="31">
+        <v>5250</v>
+      </c>
+      <c r="D96" s="32">
+        <v>1</v>
+      </c>
+      <c r="E96" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F96" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G96" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H96" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I96" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="34" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B97" s="30" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C97" s="31">
+        <v>5500</v>
+      </c>
+      <c r="D97" s="32">
+        <v>1</v>
+      </c>
+      <c r="E97" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F97" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G97" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H97" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I97" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="34" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B98" s="30" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C98" s="31">
+        <v>6000</v>
+      </c>
+      <c r="D98" s="32">
+        <v>1</v>
+      </c>
+      <c r="E98" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F98" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G98" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H98" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I98" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="34" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B99" s="30" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C99" s="31">
+        <v>6500</v>
+      </c>
+      <c r="D99" s="32">
+        <v>1</v>
+      </c>
+      <c r="E99" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F99" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G99" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H99" s="33" t="s">
+        <v>612</v>
+      </c>
+      <c r="I99" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="34" t="s">
+        <v>765</v>
+      </c>
+      <c r="B100" s="30" t="s">
+        <v>776</v>
+      </c>
+      <c r="C100" s="31">
+        <v>3100</v>
+      </c>
+      <c r="D100" s="32">
+        <v>1</v>
+      </c>
+      <c r="E100" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F100" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G100" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H100" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I100" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="34" t="s">
+        <v>766</v>
+      </c>
+      <c r="B101" s="30" t="s">
+        <v>777</v>
+      </c>
+      <c r="C101" s="31">
+        <v>3100</v>
+      </c>
+      <c r="D101" s="32">
+        <v>1</v>
+      </c>
+      <c r="E101" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F101" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G101" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H101" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I101" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="34" t="s">
+        <v>767</v>
+      </c>
+      <c r="B102" s="30" t="s">
+        <v>778</v>
+      </c>
+      <c r="C102" s="31">
+        <v>3100</v>
+      </c>
+      <c r="D102" s="32">
+        <v>1</v>
+      </c>
+      <c r="E102" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F102" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G102" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H102" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I102" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="49" t="s">
+        <v>768</v>
+      </c>
+      <c r="B103" s="30" t="s">
+        <v>779</v>
+      </c>
+      <c r="C103" s="31">
+        <v>3100</v>
+      </c>
+      <c r="D103" s="32">
+        <v>1</v>
+      </c>
+      <c r="E103" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F103" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G103" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H103" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I103" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="49" t="s">
+        <v>769</v>
+      </c>
+      <c r="B104" s="30" t="s">
+        <v>780</v>
+      </c>
+      <c r="C104" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D104" s="32">
+        <v>1</v>
+      </c>
+      <c r="E104" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F104" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G104" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H104" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I104" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="49" t="s">
+        <v>770</v>
+      </c>
+      <c r="B105" s="30" t="s">
+        <v>781</v>
+      </c>
+      <c r="C105" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D105" s="32">
+        <v>1</v>
+      </c>
+      <c r="E105" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F105" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G105" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H105" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I105" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="49" t="s">
+        <v>771</v>
+      </c>
+      <c r="B106" s="30" t="s">
+        <v>782</v>
+      </c>
+      <c r="C106" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D106" s="32">
+        <v>1</v>
+      </c>
+      <c r="E106" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F106" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G106" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H106" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I106" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="49" t="s">
+        <v>772</v>
+      </c>
+      <c r="B107" s="30" t="s">
+        <v>783</v>
+      </c>
+      <c r="C107" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D107" s="32">
+        <v>1</v>
+      </c>
+      <c r="E107" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F107" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G107" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H107" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I107" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="49" t="s">
+        <v>773</v>
+      </c>
+      <c r="B108" s="30" t="s">
+        <v>784</v>
+      </c>
+      <c r="C108" s="31">
+        <v>3500</v>
+      </c>
+      <c r="D108" s="32">
+        <v>1</v>
+      </c>
+      <c r="E108" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F108" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G108" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H108" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I108" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="49" t="s">
+        <v>774</v>
+      </c>
+      <c r="B109" s="30" t="s">
+        <v>785</v>
+      </c>
+      <c r="C109" s="31">
+        <v>3750</v>
+      </c>
+      <c r="D109" s="32">
+        <v>1</v>
+      </c>
+      <c r="E109" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F109" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G109" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H109" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I109" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="49" t="s">
+        <v>775</v>
+      </c>
+      <c r="B110" s="30" t="s">
+        <v>786</v>
+      </c>
+      <c r="C110" s="31">
+        <v>4000</v>
+      </c>
+      <c r="D110" s="32">
+        <v>1</v>
+      </c>
+      <c r="E110" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F110" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G110" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H110" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I110" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="34" t="s">
+        <v>798</v>
+      </c>
+      <c r="B111" s="30" t="s">
+        <v>787</v>
+      </c>
+      <c r="C111" s="31">
+        <v>3100</v>
+      </c>
+      <c r="D111" s="32">
+        <v>1</v>
+      </c>
+      <c r="E111" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F111" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G111" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H111" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I111" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="34" t="s">
+        <v>799</v>
+      </c>
+      <c r="B112" s="30" t="s">
+        <v>788</v>
+      </c>
+      <c r="C112" s="31">
+        <v>3100</v>
+      </c>
+      <c r="D112" s="32">
+        <v>1</v>
+      </c>
+      <c r="E112" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F112" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G112" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H112" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I112" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="34" t="s">
+        <v>800</v>
+      </c>
+      <c r="B113" s="30" t="s">
+        <v>789</v>
+      </c>
+      <c r="C113" s="31">
+        <v>3100</v>
+      </c>
+      <c r="D113" s="32">
+        <v>1</v>
+      </c>
+      <c r="E113" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F113" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G113" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H113" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I113" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="49" t="s">
+        <v>801</v>
+      </c>
+      <c r="B114" s="30" t="s">
+        <v>790</v>
+      </c>
+      <c r="C114" s="31">
+        <v>3100</v>
+      </c>
+      <c r="D114" s="32">
+        <v>1</v>
+      </c>
+      <c r="E114" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F114" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G114" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H114" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I114" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="49" t="s">
+        <v>802</v>
+      </c>
+      <c r="B115" s="30" t="s">
+        <v>791</v>
+      </c>
+      <c r="C115" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D115" s="32">
+        <v>1</v>
+      </c>
+      <c r="E115" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F115" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G115" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H115" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I115" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="49" t="s">
+        <v>803</v>
+      </c>
+      <c r="B116" s="30" t="s">
+        <v>792</v>
+      </c>
+      <c r="C116" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D116" s="32">
+        <v>1</v>
+      </c>
+      <c r="E116" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F116" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G116" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H116" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I116" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="49" t="s">
+        <v>804</v>
+      </c>
+      <c r="B117" s="30" t="s">
+        <v>793</v>
+      </c>
+      <c r="C117" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D117" s="32">
+        <v>1</v>
+      </c>
+      <c r="E117" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F117" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G117" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H117" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I117" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="49" t="s">
+        <v>805</v>
+      </c>
+      <c r="B118" s="30" t="s">
+        <v>794</v>
+      </c>
+      <c r="C118" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D118" s="32">
+        <v>1</v>
+      </c>
+      <c r="E118" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F118" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G118" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H118" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I118" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" s="49" t="s">
+        <v>806</v>
+      </c>
+      <c r="B119" s="30" t="s">
+        <v>795</v>
+      </c>
+      <c r="C119" s="31">
+        <v>3500</v>
+      </c>
+      <c r="D119" s="32">
+        <v>1</v>
+      </c>
+      <c r="E119" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F119" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G119" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H119" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I119" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" s="49" t="s">
+        <v>807</v>
+      </c>
+      <c r="B120" s="30" t="s">
+        <v>796</v>
+      </c>
+      <c r="C120" s="31">
+        <v>3750</v>
+      </c>
+      <c r="D120" s="32">
+        <v>1</v>
+      </c>
+      <c r="E120" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F120" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G120" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H120" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I120" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" s="49" t="s">
+        <v>808</v>
+      </c>
+      <c r="B121" s="30" t="s">
+        <v>797</v>
+      </c>
+      <c r="C121" s="31">
+        <v>4000</v>
+      </c>
+      <c r="D121" s="32">
+        <v>1</v>
+      </c>
+      <c r="E121" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F121" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G121" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H121" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I121" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" s="34" t="s">
+        <v>809</v>
+      </c>
+      <c r="B122" s="30" t="s">
+        <v>820</v>
+      </c>
+      <c r="C122" s="31">
+        <v>3100</v>
+      </c>
+      <c r="D122" s="32">
+        <v>1</v>
+      </c>
+      <c r="E122" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F122" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G122" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H122" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I122" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" s="34" t="s">
+        <v>810</v>
+      </c>
+      <c r="B123" s="30" t="s">
+        <v>821</v>
+      </c>
+      <c r="C123" s="31">
+        <v>3100</v>
+      </c>
+      <c r="D123" s="32">
+        <v>1</v>
+      </c>
+      <c r="E123" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F123" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G123" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H123" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I123" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" s="34" t="s">
+        <v>811</v>
+      </c>
+      <c r="B124" s="30" t="s">
+        <v>822</v>
+      </c>
+      <c r="C124" s="31">
+        <v>3100</v>
+      </c>
+      <c r="D124" s="32">
+        <v>1</v>
+      </c>
+      <c r="E124" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F124" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G124" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H124" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I124" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" s="49" t="s">
+        <v>812</v>
+      </c>
+      <c r="B125" s="30" t="s">
+        <v>823</v>
+      </c>
+      <c r="C125" s="31">
+        <v>3100</v>
+      </c>
+      <c r="D125" s="32">
+        <v>1</v>
+      </c>
+      <c r="E125" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F125" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G125" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H125" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I125" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" s="49" t="s">
+        <v>813</v>
+      </c>
+      <c r="B126" s="30" t="s">
+        <v>824</v>
+      </c>
+      <c r="C126" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D126" s="32">
+        <v>1</v>
+      </c>
+      <c r="E126" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F126" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G126" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H126" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I126" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" s="49" t="s">
+        <v>814</v>
+      </c>
+      <c r="B127" s="30" t="s">
+        <v>825</v>
+      </c>
+      <c r="C127" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D127" s="32">
+        <v>1</v>
+      </c>
+      <c r="E127" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F127" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G127" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H127" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I127" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" s="49" t="s">
+        <v>815</v>
+      </c>
+      <c r="B128" s="30" t="s">
+        <v>826</v>
+      </c>
+      <c r="C128" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D128" s="32">
+        <v>1</v>
+      </c>
+      <c r="E128" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F128" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G128" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H128" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I128" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" s="49" t="s">
+        <v>816</v>
+      </c>
+      <c r="B129" s="30" t="s">
+        <v>827</v>
+      </c>
+      <c r="C129" s="31">
+        <v>3300.0000000000005</v>
+      </c>
+      <c r="D129" s="32">
+        <v>1</v>
+      </c>
+      <c r="E129" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F129" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G129" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H129" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I129" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" s="49" t="s">
+        <v>817</v>
+      </c>
+      <c r="B130" s="30" t="s">
+        <v>828</v>
+      </c>
+      <c r="C130" s="31">
+        <v>3500</v>
+      </c>
+      <c r="D130" s="32">
+        <v>1</v>
+      </c>
+      <c r="E130" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F130" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G130" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H130" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I130" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" s="49" t="s">
+        <v>818</v>
+      </c>
+      <c r="B131" s="30" t="s">
+        <v>829</v>
+      </c>
+      <c r="C131" s="31">
+        <v>3750</v>
+      </c>
+      <c r="D131" s="32">
+        <v>1</v>
+      </c>
+      <c r="E131" s="33" t="s">
+        <v>506</v>
+      </c>
+      <c r="F131" s="33" t="s">
+        <v>507</v>
+      </c>
+      <c r="G131" s="33" t="s">
+        <v>320</v>
+      </c>
+      <c r="H131" s="33" t="s">
+        <v>699</v>
+      </c>
+      <c r="I131" s="35" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="17" thickBot="1">
+      <c r="A132" s="50" t="s">
+        <v>819</v>
+      </c>
+      <c r="B132" s="23" t="s">
+        <v>830</v>
+      </c>
+      <c r="C132" s="24">
+        <v>4000</v>
+      </c>
+      <c r="D132" s="26">
+        <v>1</v>
+      </c>
+      <c r="E132" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="F132" s="25" t="s">
+        <v>507</v>
+      </c>
+      <c r="G132" s="25" t="s">
+        <v>320</v>
+      </c>
+      <c r="H132" s="25" t="s">
+        <v>699</v>
+      </c>
+      <c r="I132" s="27" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="C135" s="3"/>
     </row>
   </sheetData>
-  <autoFilter ref="D7:I31" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
-[...3 lines deleted...]
-    <mergeCell ref="D1:I6"/>
+  <autoFilter ref="D7:I132" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C6"/>
+    <mergeCell ref="D6:I6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6CEAEAF-B64B-0741-B092-2874EA3B41A0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A139C6D8-082C-264F-B75E-FB3272A8C8D3}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:J29"/>
+  <dimension ref="A1:K36"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:H6"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <cols>
-    <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="72.83203125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.83203125" customWidth="1"/>
+    <col min="2" max="2" width="66.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" customWidth="1"/>
-    <col min="4" max="4" width="20.5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="17" style="2" customWidth="1"/>
+    <col min="4" max="4" width="54.1640625" customWidth="1"/>
+    <col min="5" max="5" width="20.5" customWidth="1"/>
+    <col min="6" max="6" width="16.6640625" customWidth="1"/>
+    <col min="7" max="7" width="17.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20" style="2" customWidth="1"/>
+    <col min="9" max="9" width="17" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-[...65 lines deleted...]
-    <row r="7" spans="1:10" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="145"/>
+      <c r="I1" s="146"/>
+    </row>
+    <row r="2" spans="1:11" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="147"/>
+      <c r="I2" s="148"/>
+    </row>
+    <row r="3" spans="1:11" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="149"/>
+      <c r="I3" s="150"/>
+    </row>
+    <row r="4" spans="1:11" ht="16" customHeight="1">
+      <c r="A4" s="199"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="199"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="147"/>
+      <c r="I4" s="148"/>
+    </row>
+    <row r="5" spans="1:11" ht="16" customHeight="1">
+      <c r="A5" s="199"/>
+      <c r="B5" s="199"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="151"/>
+      <c r="I5" s="152"/>
+    </row>
+    <row r="6" spans="1:11" ht="25" thickBot="1">
+      <c r="A6" s="167" t="s">
+        <v>975</v>
+      </c>
+      <c r="B6" s="168"/>
+      <c r="C6" s="169"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="170"/>
+      <c r="I6" s="171"/>
+    </row>
+    <row r="7" spans="1:11" ht="33" customHeight="1" thickBot="1">
       <c r="A7" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>614</v>
       </c>
-      <c r="D7" s="13" t="s">
+      <c r="D7" s="14" t="s">
+        <v>595</v>
+      </c>
+      <c r="E7" s="13" t="s">
         <v>172</v>
       </c>
-      <c r="E7" s="4" t="s">
+      <c r="F7" s="4" t="s">
+        <v>695</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>552</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>551</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>594</v>
+      </c>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="17" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C8" s="19">
+        <v>1000</v>
+      </c>
+      <c r="D8" s="20">
+        <v>50</v>
+      </c>
+      <c r="E8" s="21" t="s">
         <v>694</v>
       </c>
-      <c r="F7" s="15" t="s">
-[...24 lines deleted...]
-      <c r="E8" s="21" t="s">
+      <c r="F8" s="21" t="s">
+        <v>971</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="H8" s="21" t="s">
         <v>970</v>
       </c>
-      <c r="F8" s="21" t="s">
+      <c r="I8" s="52" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="34" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C9" s="31">
+        <v>1400</v>
+      </c>
+      <c r="D9" s="32">
+        <v>50</v>
+      </c>
+      <c r="E9" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F9" s="33" t="s">
+        <v>971</v>
+      </c>
+      <c r="G9" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="21" t="s">
+      <c r="H9" s="33" t="s">
+        <v>970</v>
+      </c>
+      <c r="I9" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="34" t="s">
+        <v>555</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C10" s="31">
+        <v>1400</v>
+      </c>
+      <c r="D10" s="32">
+        <v>50</v>
+      </c>
+      <c r="E10" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F10" s="33" t="s">
+        <v>971</v>
+      </c>
+      <c r="G10" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H10" s="33" t="s">
+        <v>970</v>
+      </c>
+      <c r="I10" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="34" t="s">
+        <v>566</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C11" s="31">
+        <v>1400</v>
+      </c>
+      <c r="D11" s="32">
+        <v>50</v>
+      </c>
+      <c r="E11" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F11" s="33" t="s">
+        <v>971</v>
+      </c>
+      <c r="G11" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H11" s="33" t="s">
+        <v>970</v>
+      </c>
+      <c r="I11" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="34" t="s">
+        <v>957</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C12" s="31">
+        <v>1700</v>
+      </c>
+      <c r="D12" s="32">
+        <v>50</v>
+      </c>
+      <c r="E12" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F12" s="33" t="s">
+        <v>971</v>
+      </c>
+      <c r="G12" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H12" s="33" t="s">
+        <v>970</v>
+      </c>
+      <c r="I12" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="34" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C13" s="31">
+        <v>1700</v>
+      </c>
+      <c r="D13" s="32">
+        <v>50</v>
+      </c>
+      <c r="E13" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F13" s="33" t="s">
+        <v>971</v>
+      </c>
+      <c r="G13" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" s="33" t="s">
+        <v>970</v>
+      </c>
+      <c r="I13" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="34" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C14" s="31">
+        <v>1700</v>
+      </c>
+      <c r="D14" s="32">
+        <v>50</v>
+      </c>
+      <c r="E14" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F14" s="33" t="s">
+        <v>971</v>
+      </c>
+      <c r="G14" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" s="33" t="s">
+        <v>970</v>
+      </c>
+      <c r="I14" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="34" t="s">
+        <v>958</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C15" s="31">
+        <v>1650</v>
+      </c>
+      <c r="D15" s="32">
+        <v>50</v>
+      </c>
+      <c r="E15" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F15" s="33" t="s">
+        <v>971</v>
+      </c>
+      <c r="G15" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H15" s="33" t="s">
+        <v>970</v>
+      </c>
+      <c r="I15" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="34" t="s">
+        <v>959</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C16" s="31">
+        <v>1650</v>
+      </c>
+      <c r="D16" s="32">
+        <v>50</v>
+      </c>
+      <c r="E16" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F16" s="33" t="s">
+        <v>971</v>
+      </c>
+      <c r="G16" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H16" s="33" t="s">
+        <v>970</v>
+      </c>
+      <c r="I16" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="34" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C17" s="31">
+        <v>1700</v>
+      </c>
+      <c r="D17" s="32">
+        <v>50</v>
+      </c>
+      <c r="E17" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F17" s="33" t="s">
+        <v>971</v>
+      </c>
+      <c r="G17" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H17" s="33" t="s">
+        <v>970</v>
+      </c>
+      <c r="I17" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="34" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C18" s="31">
+        <v>1700</v>
+      </c>
+      <c r="D18" s="32">
+        <v>50</v>
+      </c>
+      <c r="E18" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F18" s="33" t="s">
+        <v>971</v>
+      </c>
+      <c r="G18" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H18" s="33" t="s">
+        <v>970</v>
+      </c>
+      <c r="I18" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="34" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C19" s="31">
+        <v>1700</v>
+      </c>
+      <c r="D19" s="32">
+        <v>50</v>
+      </c>
+      <c r="E19" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F19" s="33" t="s">
+        <v>971</v>
+      </c>
+      <c r="G19" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H19" s="33" t="s">
+        <v>970</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="34" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C20" s="31">
+        <v>1700</v>
+      </c>
+      <c r="D20" s="32">
+        <v>50</v>
+      </c>
+      <c r="E20" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F20" s="33" t="s">
+        <v>971</v>
+      </c>
+      <c r="G20" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H20" s="33" t="s">
+        <v>970</v>
+      </c>
+      <c r="I20" s="36" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="34" t="s">
+        <v>593</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>965</v>
+      </c>
+      <c r="C21" s="31">
+        <v>400</v>
+      </c>
+      <c r="D21" s="32">
+        <v>1</v>
+      </c>
+      <c r="E21" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F21" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="G21" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H21" s="43"/>
+      <c r="I21" s="35"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="34" t="s">
+        <v>963</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>966</v>
+      </c>
+      <c r="C22" s="31">
+        <v>550</v>
+      </c>
+      <c r="D22" s="32">
+        <v>1</v>
+      </c>
+      <c r="E22" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F22" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="G22" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H22" s="43"/>
+      <c r="I22" s="35"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="34" t="s">
+        <v>952</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>964</v>
+      </c>
+      <c r="C23" s="31">
+        <v>20000</v>
+      </c>
+      <c r="D23" s="32">
+        <v>1</v>
+      </c>
+      <c r="E23" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F23" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="G23" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H23" s="43"/>
+      <c r="I23" s="35"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>967</v>
+      </c>
+      <c r="C24" s="31">
+        <v>350</v>
+      </c>
+      <c r="D24" s="32">
+        <v>1</v>
+      </c>
+      <c r="E24" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F24" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="G24" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H24" s="43"/>
+      <c r="I24" s="35"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="34" t="s">
+        <v>853</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>972</v>
+      </c>
+      <c r="C25" s="31">
+        <v>550</v>
+      </c>
+      <c r="D25" s="32">
+        <v>1</v>
+      </c>
+      <c r="E25" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F25" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="G25" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H25" s="43"/>
+      <c r="I25" s="35"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="34" t="s">
+        <v>854</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>973</v>
+      </c>
+      <c r="C26" s="31">
+        <v>650</v>
+      </c>
+      <c r="D26" s="32">
+        <v>1</v>
+      </c>
+      <c r="E26" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F26" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="G26" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H26" s="43"/>
+      <c r="I26" s="35"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="34" t="s">
+        <v>855</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>974</v>
+      </c>
+      <c r="C27" s="31">
+        <v>850</v>
+      </c>
+      <c r="D27" s="32">
+        <v>1</v>
+      </c>
+      <c r="E27" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F27" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="G27" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H27" s="43"/>
+      <c r="I27" s="35"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="34" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C28" s="31">
+        <v>900</v>
+      </c>
+      <c r="D28" s="32">
+        <v>1</v>
+      </c>
+      <c r="E28" s="33" t="s">
+        <v>694</v>
+      </c>
+      <c r="F28" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="G28" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="H28" s="43"/>
+      <c r="I28" s="35"/>
+    </row>
+    <row r="29" spans="1:9" ht="17">
+      <c r="A29" s="120" t="s">
+        <v>968</v>
+      </c>
+      <c r="B29" s="110" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C29" s="111">
+        <v>300</v>
+      </c>
+      <c r="D29" s="112">
+        <v>1</v>
+      </c>
+      <c r="E29" s="113" t="s">
+        <v>694</v>
+      </c>
+      <c r="F29" s="113" t="s">
+        <v>300</v>
+      </c>
+      <c r="G29" s="113" t="s">
+        <v>61</v>
+      </c>
+      <c r="H29" s="114"/>
+      <c r="I29" s="121"/>
+    </row>
+    <row r="30" spans="1:9" ht="17">
+      <c r="A30" s="122" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B30" s="115" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C30" s="116">
+        <v>125</v>
+      </c>
+      <c r="D30" s="117">
+        <v>50</v>
+      </c>
+      <c r="E30" s="118" t="s">
+        <v>694</v>
+      </c>
+      <c r="F30" s="118" t="s">
+        <v>300</v>
+      </c>
+      <c r="G30" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="H30" s="119"/>
+      <c r="I30" s="123"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="124" t="s">
         <v>969</v>
       </c>
-      <c r="H8" s="52" t="s">
-[...19 lines deleted...]
-      <c r="F9" s="33" t="s">
+      <c r="B31" s="110" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C31" s="111">
+        <v>350</v>
+      </c>
+      <c r="D31" s="112">
+        <v>1</v>
+      </c>
+      <c r="E31" s="113" t="s">
+        <v>694</v>
+      </c>
+      <c r="F31" s="113" t="s">
+        <v>300</v>
+      </c>
+      <c r="G31" s="113" t="s">
         <v>61</v>
       </c>
-      <c r="G9" s="33" t="s">
-[...22 lines deleted...]
-      <c r="F10" s="33" t="s">
+      <c r="H31" s="114"/>
+      <c r="I31" s="121"/>
+    </row>
+    <row r="32" spans="1:9" ht="17" thickBot="1">
+      <c r="A32" s="103" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B32" s="104" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C32" s="105">
+        <v>250</v>
+      </c>
+      <c r="D32" s="106">
+        <v>10</v>
+      </c>
+      <c r="E32" s="107" t="s">
+        <v>694</v>
+      </c>
+      <c r="F32" s="107" t="s">
+        <v>300</v>
+      </c>
+      <c r="G32" s="107" t="s">
         <v>61</v>
       </c>
-      <c r="G10" s="33" t="s">
-[...423 lines deleted...]
-      <c r="C29" s="3"/>
+      <c r="H32" s="108"/>
+      <c r="I32" s="109"/>
+    </row>
+    <row r="36" spans="3:3">
+      <c r="C36" s="3"/>
     </row>
   </sheetData>
-  <autoFilter ref="D7:H26" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <autoFilter ref="D7:I33" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
   <mergeCells count="3">
+    <mergeCell ref="D6:I6"/>
     <mergeCell ref="A1:C5"/>
-    <mergeCell ref="D1:H6"/>
     <mergeCell ref="A6:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4399552-42FE-7940-810E-1EE246EDEEB9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6CEAEAF-B64B-0741-B092-2874EA3B41A0}">
   <sheetPr>
-    <tabColor rgb="FF0070C0"/>
+    <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:J67"/>
+  <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView topLeftCell="A50" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B66" sqref="B66"/>
+    <sheetView topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1:H5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <cols>
-    <col min="1" max="1" width="20.33203125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="82.5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="72.83203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.33203125" customWidth="1"/>
-    <col min="4" max="5" width="16.6640625" customWidth="1"/>
+    <col min="4" max="4" width="56" customWidth="1"/>
+    <col min="5" max="5" width="16.6640625" customWidth="1"/>
     <col min="6" max="6" width="17.33203125" style="2" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="17.5" style="2" customWidth="1"/>
-    <col min="8" max="8" width="15.6640625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="20" style="2" customWidth="1"/>
+    <col min="8" max="8" width="17" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16" customHeight="1" x14ac:dyDescent="0.2">
-[...65 lines deleted...]
-    <row r="7" spans="1:10" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="16" customHeight="1">
+      <c r="A1" s="199" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="145" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E1" s="145"/>
+      <c r="F1" s="145"/>
+      <c r="G1" s="145"/>
+      <c r="H1" s="146"/>
+    </row>
+    <row r="2" spans="1:10" ht="16" customHeight="1">
+      <c r="A2" s="199"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="147" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="148"/>
+    </row>
+    <row r="3" spans="1:10" ht="16" customHeight="1">
+      <c r="A3" s="199"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="149" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="150"/>
+    </row>
+    <row r="4" spans="1:10" ht="16" customHeight="1">
+      <c r="A4" s="199"/>
+      <c r="B4" s="199"/>
+      <c r="C4" s="199"/>
+      <c r="D4" s="147" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E4" s="147"/>
+      <c r="F4" s="147"/>
+      <c r="G4" s="147"/>
+      <c r="H4" s="148"/>
+    </row>
+    <row r="5" spans="1:10" ht="16" customHeight="1">
+      <c r="A5" s="199"/>
+      <c r="B5" s="199"/>
+      <c r="C5" s="199"/>
+      <c r="D5" s="151" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E5" s="151"/>
+      <c r="F5" s="151"/>
+      <c r="G5" s="151"/>
+      <c r="H5" s="152"/>
+    </row>
+    <row r="6" spans="1:10" ht="25" thickBot="1">
+      <c r="A6" s="167" t="s">
+        <v>956</v>
+      </c>
+      <c r="B6" s="168"/>
+      <c r="C6" s="169"/>
+      <c r="D6" s="170"/>
+      <c r="E6" s="170"/>
+      <c r="F6" s="170"/>
+      <c r="G6" s="170"/>
+      <c r="H6" s="171"/>
+    </row>
+    <row r="7" spans="1:10" ht="33" customHeight="1" thickBot="1">
       <c r="A7" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>614</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>172</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="F7" s="15" t="s">
-        <v>610</v>
+        <v>552</v>
       </c>
       <c r="G7" s="15" t="s">
-        <v>688</v>
+        <v>551</v>
       </c>
       <c r="H7" s="15" t="s">
-        <v>687</v>
+        <v>594</v>
       </c>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>381</v>
+    <row r="8" spans="1:10">
+      <c r="A8" s="87" t="s">
+        <v>1542</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>674</v>
+        <v>1537</v>
       </c>
       <c r="C8" s="19">
-        <v>12000</v>
+        <v>10000</v>
       </c>
       <c r="D8" s="21" t="s">
-        <v>316</v>
+        <v>694</v>
       </c>
       <c r="E8" s="21" t="s">
-        <v>311</v>
+        <v>971</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>61</v>
       </c>
       <c r="G8" s="21" t="s">
-        <v>547</v>
+        <v>970</v>
       </c>
       <c r="H8" s="52" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-        <v>382</v>
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="88" t="s">
+        <v>1543</v>
       </c>
       <c r="B9" s="30" t="s">
-        <v>675</v>
+        <v>1538</v>
       </c>
       <c r="C9" s="31">
-        <v>13000</v>
+        <v>10000</v>
       </c>
       <c r="D9" s="33" t="s">
-        <v>316</v>
+        <v>694</v>
       </c>
       <c r="E9" s="33" t="s">
-        <v>311</v>
+        <v>971</v>
       </c>
       <c r="F9" s="33" t="s">
         <v>61</v>
       </c>
       <c r="G9" s="33" t="s">
-        <v>547</v>
+        <v>970</v>
       </c>
       <c r="H9" s="36" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-        <v>383</v>
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="88" t="s">
+        <v>1544</v>
       </c>
       <c r="B10" s="30" t="s">
-        <v>676</v>
+        <v>1539</v>
       </c>
       <c r="C10" s="31">
-        <v>13000</v>
+        <v>10000</v>
       </c>
       <c r="D10" s="33" t="s">
-        <v>316</v>
+        <v>694</v>
       </c>
       <c r="E10" s="33" t="s">
-        <v>311</v>
+        <v>971</v>
       </c>
       <c r="F10" s="33" t="s">
         <v>61</v>
       </c>
       <c r="G10" s="33" t="s">
-        <v>547</v>
+        <v>970</v>
       </c>
       <c r="H10" s="36" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-        <v>384</v>
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="88" t="s">
+        <v>1588</v>
       </c>
       <c r="B11" s="30" t="s">
-        <v>677</v>
+        <v>1589</v>
       </c>
       <c r="C11" s="31">
-        <v>13000</v>
+        <v>10000</v>
       </c>
       <c r="D11" s="33" t="s">
-        <v>316</v>
+        <v>694</v>
       </c>
       <c r="E11" s="33" t="s">
-        <v>311</v>
+        <v>971</v>
       </c>
       <c r="F11" s="33" t="s">
         <v>61</v>
       </c>
       <c r="G11" s="33" t="s">
-        <v>547</v>
+        <v>970</v>
       </c>
       <c r="H11" s="36" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-        <v>385</v>
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="88" t="s">
+        <v>1545</v>
       </c>
       <c r="B12" s="30" t="s">
-        <v>678</v>
+        <v>1540</v>
       </c>
       <c r="C12" s="31">
-        <v>13000</v>
+        <v>10000</v>
       </c>
       <c r="D12" s="33" t="s">
-        <v>316</v>
+        <v>694</v>
       </c>
       <c r="E12" s="33" t="s">
-        <v>311</v>
+        <v>971</v>
       </c>
       <c r="F12" s="33" t="s">
         <v>61</v>
       </c>
       <c r="G12" s="33" t="s">
-        <v>547</v>
+        <v>970</v>
       </c>
       <c r="H12" s="36" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-        <v>49</v>
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="88" t="s">
+        <v>1546</v>
       </c>
       <c r="B13" s="30" t="s">
-        <v>679</v>
+        <v>1541</v>
       </c>
       <c r="C13" s="31">
-        <v>15000</v>
+        <v>10000</v>
       </c>
       <c r="D13" s="33" t="s">
-        <v>316</v>
+        <v>694</v>
       </c>
       <c r="E13" s="33" t="s">
-        <v>311</v>
+        <v>971</v>
       </c>
       <c r="F13" s="33" t="s">
         <v>61</v>
       </c>
       <c r="G13" s="33" t="s">
-        <v>547</v>
+        <v>970</v>
       </c>
       <c r="H13" s="36" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-        <v>857</v>
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="88" t="s">
+        <v>1861</v>
       </c>
       <c r="B14" s="30" t="s">
-        <v>860</v>
+        <v>1865</v>
       </c>
       <c r="C14" s="31">
-        <v>15000</v>
+        <v>13000</v>
       </c>
       <c r="D14" s="33" t="s">
-        <v>316</v>
+        <v>694</v>
       </c>
       <c r="E14" s="33" t="s">
-        <v>311</v>
+        <v>971</v>
       </c>
       <c r="F14" s="33" t="s">
         <v>61</v>
       </c>
       <c r="G14" s="33" t="s">
-        <v>547</v>
+        <v>970</v>
       </c>
       <c r="H14" s="36" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-        <v>987</v>
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="88" t="s">
+        <v>1862</v>
       </c>
       <c r="B15" s="30" t="s">
-        <v>988</v>
+        <v>2085</v>
       </c>
       <c r="C15" s="31">
-        <v>20000</v>
+        <v>13000</v>
       </c>
       <c r="D15" s="33" t="s">
-        <v>316</v>
+        <v>694</v>
       </c>
       <c r="E15" s="33" t="s">
-        <v>311</v>
+        <v>971</v>
       </c>
       <c r="F15" s="33" t="s">
         <v>61</v>
       </c>
       <c r="G15" s="33" t="s">
-        <v>547</v>
+        <v>970</v>
       </c>
       <c r="H15" s="36" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-        <v>377</v>
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="88" t="s">
+        <v>1863</v>
       </c>
       <c r="B16" s="30" t="s">
-        <v>675</v>
+        <v>2086</v>
       </c>
       <c r="C16" s="31">
-        <v>16000</v>
+        <v>13000</v>
       </c>
       <c r="D16" s="33" t="s">
-        <v>316</v>
+        <v>694</v>
       </c>
       <c r="E16" s="33" t="s">
-        <v>311</v>
+        <v>971</v>
       </c>
       <c r="F16" s="33" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="33" t="s">
-        <v>547</v>
+        <v>970</v>
       </c>
       <c r="H16" s="36" t="s">
-        <v>175</v>
-[...9 lines deleted...]
-      <c r="C17" s="31">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="89" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B17" s="90" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C17" s="77">
+        <v>13000</v>
+      </c>
+      <c r="D17" s="91" t="s">
+        <v>694</v>
+      </c>
+      <c r="E17" s="91" t="s">
+        <v>971</v>
+      </c>
+      <c r="F17" s="91" t="s">
+        <v>61</v>
+      </c>
+      <c r="G17" s="91" t="s">
+        <v>970</v>
+      </c>
+      <c r="H17" s="92" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="34" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C18" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D18" s="91" t="s">
+        <v>694</v>
+      </c>
+      <c r="E18" s="91" t="s">
+        <v>971</v>
+      </c>
+      <c r="F18" s="91" t="s">
+        <v>61</v>
+      </c>
+      <c r="G18" s="91" t="s">
+        <v>970</v>
+      </c>
+      <c r="H18" s="92" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="34" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C19" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D19" s="91" t="s">
+        <v>694</v>
+      </c>
+      <c r="E19" s="91" t="s">
+        <v>971</v>
+      </c>
+      <c r="F19" s="91" t="s">
+        <v>61</v>
+      </c>
+      <c r="G19" s="91" t="s">
+        <v>970</v>
+      </c>
+      <c r="H19" s="92" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="34" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C20" s="31">
+        <v>14000</v>
+      </c>
+      <c r="D20" s="91" t="s">
+        <v>694</v>
+      </c>
+      <c r="E20" s="91" t="s">
+        <v>971</v>
+      </c>
+      <c r="F20" s="91" t="s">
+        <v>61</v>
+      </c>
+      <c r="G20" s="91" t="s">
+        <v>970</v>
+      </c>
+      <c r="H20" s="92" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="34" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C21" s="31">
         <v>16000</v>
       </c>
-      <c r="D17" s="33" t="s">
-[...5 lines deleted...]
-      <c r="F17" s="33" t="s">
+      <c r="D21" s="91" t="s">
+        <v>694</v>
+      </c>
+      <c r="E21" s="91" t="s">
+        <v>971</v>
+      </c>
+      <c r="F21" s="91" t="s">
         <v>61</v>
       </c>
-      <c r="G17" s="33" t="s">
-[...13 lines deleted...]
-      <c r="C18" s="31">
+      <c r="G21" s="91" t="s">
+        <v>970</v>
+      </c>
+      <c r="H21" s="92" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="34" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C22" s="31">
         <v>16000</v>
       </c>
-      <c r="D18" s="33" t="s">
-[...5 lines deleted...]
-      <c r="F18" s="33" t="s">
+      <c r="D22" s="91" t="s">
+        <v>694</v>
+      </c>
+      <c r="E22" s="91" t="s">
+        <v>971</v>
+      </c>
+      <c r="F22" s="91" t="s">
         <v>61</v>
       </c>
-      <c r="G18" s="33" t="s">
-[...22 lines deleted...]
-      <c r="F19" s="33" t="s">
+      <c r="G22" s="91" t="s">
+        <v>970</v>
+      </c>
+      <c r="H22" s="92" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="34" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C23" s="31">
+        <v>16000</v>
+      </c>
+      <c r="D23" s="91" t="s">
+        <v>694</v>
+      </c>
+      <c r="E23" s="91" t="s">
+        <v>971</v>
+      </c>
+      <c r="F23" s="91" t="s">
         <v>61</v>
       </c>
-      <c r="G19" s="33" t="s">
-[...110 lines deleted...]
-    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="G23" s="91" t="s">
+        <v>970</v>
+      </c>
+      <c r="H23" s="92" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" s="34" t="s">
-        <v>1290</v>
+        <v>2078</v>
       </c>
       <c r="B24" s="30" t="s">
-        <v>997</v>
+        <v>2309</v>
       </c>
       <c r="C24" s="31">
-        <v>14000</v>
-[...17 lines deleted...]
-    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
+        <v>16000</v>
+      </c>
+      <c r="D24" s="91" t="s">
+        <v>694</v>
+      </c>
+      <c r="E24" s="91" t="s">
+        <v>971</v>
+      </c>
+      <c r="F24" s="91" t="s">
+        <v>61</v>
+      </c>
+      <c r="G24" s="91" t="s">
+        <v>970</v>
+      </c>
+      <c r="H24" s="125" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" s="34" t="s">
-        <v>978</v>
+        <v>2072</v>
       </c>
       <c r="B25" s="30" t="s">
-        <v>979</v>
+        <v>2310</v>
       </c>
       <c r="C25" s="31">
-        <v>12000</v>
-[...24 lines deleted...]
-      <c r="C26" s="31">
         <v>16000</v>
       </c>
-      <c r="D26" s="33" t="s">
-[...343 lines deleted...]
-      <c r="F39" s="33" t="s">
+      <c r="D25" s="91" t="s">
+        <v>694</v>
+      </c>
+      <c r="E25" s="91" t="s">
+        <v>971</v>
+      </c>
+      <c r="F25" s="91" t="s">
         <v>61</v>
       </c>
-      <c r="G39" s="33" t="s">
-[...22 lines deleted...]
-      <c r="F40" s="33" t="s">
+      <c r="G25" s="91" t="s">
+        <v>970</v>
+      </c>
+      <c r="H25" s="125" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="17" thickBot="1">
+      <c r="A26" s="22" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B26" s="23" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C26" s="24">
+        <v>16000</v>
+      </c>
+      <c r="D26" s="25" t="s">
+        <v>694</v>
+      </c>
+      <c r="E26" s="25" t="s">
+        <v>971</v>
+      </c>
+      <c r="F26" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="G40" s="33" t="s">
-[...236 lines deleted...]
-      <c r="H49" s="36" t="s">
+      <c r="G26" s="25" t="s">
+        <v>970</v>
+      </c>
+      <c r="H26" s="126" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
-[...318 lines deleted...]
-      <c r="E67" s="2"/>
+    <row r="29" spans="1:8">
+      <c r="C29" s="3"/>
     </row>
   </sheetData>
-  <autoFilter ref="D7:H60" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
+  <autoFilter ref="D7:H26" xr:uid="{979237DE-5F30-9C4D-9793-CB648364D7CF}"/>
   <mergeCells count="3">
     <mergeCell ref="A6:C6"/>
-    <mergeCell ref="D1:H6"/>
+    <mergeCell ref="D6:H6"/>
     <mergeCell ref="A1:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>19</vt:i4>
+        <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="29" baseType="lpstr">
-      <vt:lpstr>ЕСОNOMY</vt:lpstr>
+    <vt:vector size="30" baseType="lpstr">
+      <vt:lpstr>ШКАФЫ МОДУЛЬНЫЕ</vt:lpstr>
+      <vt:lpstr>ECONOMY</vt:lpstr>
       <vt:lpstr>STANDART</vt:lpstr>
       <vt:lpstr>PROFESSIONAL</vt:lpstr>
       <vt:lpstr>EXTREME</vt:lpstr>
-      <vt:lpstr>HT ( °400C)</vt:lpstr>
+      <vt:lpstr>HT (400°C)</vt:lpstr>
       <vt:lpstr>АКСЕССУАРЫ</vt:lpstr>
       <vt:lpstr>ПРЕССОСТАТЫ</vt:lpstr>
       <vt:lpstr>ДИФМАНОМЕТРЫ</vt:lpstr>
       <vt:lpstr>THS (ВЛАЖНОСТЬ)</vt:lpstr>
       <vt:lpstr>ТЕРМОСТАТЫ</vt:lpstr>
       <vt:lpstr>ПРИВОДЫ</vt:lpstr>
       <vt:lpstr>КРАНЫ</vt:lpstr>
       <vt:lpstr>КРАН+ПРИВОД</vt:lpstr>
       <vt:lpstr>УЗЛЫ</vt:lpstr>
       <vt:lpstr>4-20 мА</vt:lpstr>
       <vt:lpstr>0-10В</vt:lpstr>
       <vt:lpstr>ModBus</vt:lpstr>
       <vt:lpstr>MBS</vt:lpstr>
       <vt:lpstr>Регуляторы</vt:lpstr>
-      <vt:lpstr>ЕСОNOMY!Датчик_температуры</vt:lpstr>
+      <vt:lpstr>ECONOMY!Датчик_температуры</vt:lpstr>
       <vt:lpstr>EXTREME!Датчик_температуры</vt:lpstr>
       <vt:lpstr>STANDART!Датчик_температуры</vt:lpstr>
-      <vt:lpstr>ЕСОNOMY!Датчики</vt:lpstr>
+      <vt:lpstr>ECONOMY!Датчики</vt:lpstr>
       <vt:lpstr>EXTREME!Датчики</vt:lpstr>
       <vt:lpstr>STANDART!Датчики</vt:lpstr>
       <vt:lpstr>Датчики</vt:lpstr>
-      <vt:lpstr>ЕСОNOMY!Датчики1</vt:lpstr>
+      <vt:lpstr>ECONOMY!Датчики1</vt:lpstr>
       <vt:lpstr>EXTREME!Датчики1</vt:lpstr>
       <vt:lpstr>STANDART!Датчики1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>пользователь Microsoft Office</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>